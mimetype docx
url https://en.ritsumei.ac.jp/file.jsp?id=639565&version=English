--- v0 (2025-11-03)
+++ v1 (2026-11-05)
@@ -1,12353 +1,5716 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...18 lines deleted...]
-  <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="21DEB90A" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED" w:rsidP="006E1A10">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...87 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:before="262"/>
+        <w:ind w:left="599"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...5663 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="4BADA7A9" w14:textId="3DCAA312" w:rsidR="001E50ED" w:rsidRPr="006E1A10" w:rsidRDefault="001E50ED" w:rsidP="006E1A10">
       <w:pPr>
         <w:spacing w:before="262"/>
-        <w:ind w:left="599" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="599"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...77 lines deleted...]
-          <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Plan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Form</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6005EF16" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="35"/>
-[...175 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:line="292" w:lineRule="auto"/>
+        <w:ind w:left="871"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>In the spaces below please provide a statement of your planned field of study and tentative study plan. Please write in English, do not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>use abbreviations, and use the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Anno Domini system for any dates (e.g. “I graduated</w:t>
-[...12 lines deleted...]
-        <w:t>in 2007.”)</w:t>
+        <w:t xml:space="preserve">Anno Domini system for any dates </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5EB20006" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="1"/>
+        <w:spacing w:after="1"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="left"/>
         <w:tblInd w:w="1044" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9738"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="001E50ED" w14:paraId="3E98E29E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="866" w:hRule="atLeast"/>
+          <w:trHeight w:val="866"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9738" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6DB7C8A2" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="001E50ED" w14:paraId="0431CAE4" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1514" w:hRule="atLeast"/>
+          <w:trHeight w:val="1514"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9738" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0A3A934E" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Subject:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="001E50ED" w14:paraId="331EC414" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="6276" w:hRule="atLeast"/>
+          <w:trHeight w:val="6276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9738" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="05413F1C" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Plan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>&amp;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t> Method:</w:t>
+              <w:t xml:space="preserve"> Method:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="3E5501DE" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
       <w:pPr>
-        <w:spacing w:line="321" w:lineRule="auto" w:before="24"/>
+        <w:spacing w:before="24" w:line="321" w:lineRule="auto"/>
         <w:ind w:left="871" w:right="1204" w:firstLine="1"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Please</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>refer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>following</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>web</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>site</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>researchers</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>determine</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>prospective</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>supervising</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>professor.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
-          <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:t> URL:</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> URL:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC1675">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC1675">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>https://en.ritsumei.ac.jp/gsls/researchers/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:sz w:val="18"/>
-          <w:u w:val="none"/>
-[...18 lines deleted...]
-      </w:hyperlink>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5E3569E1" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="8" w:after="1"/>
+        <w:spacing w:before="8" w:after="1"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="left"/>
         <w:tblInd w:w="1034" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="317"/>
         <w:gridCol w:w="2852"/>
         <w:gridCol w:w="3781"/>
         <w:gridCol w:w="2809"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="001E50ED" w14:paraId="11A5A8B8" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="432" w:hRule="atLeast"/>
+          <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="422BBA79" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2852" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="229D96B7" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="109"/>
               <w:ind w:left="164"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Supervising</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Professor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3781" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="12ABAD65" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="109"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Reason</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2809" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5F27B708" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="216" w:lineRule="exact"/>
               <w:ind w:left="175" w:right="177" w:firstLine="55"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Have you obtained approval for</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>your</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>research</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>plan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>above?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="001E50ED" w14:paraId="75DFE3AA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="434" w:hRule="atLeast"/>
+          <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1B464328" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="108"/>
               <w:ind w:left="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2852" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="718B24BA" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3781" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="020CF38D" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2809" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="45E824FD" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="001E50ED" w14:paraId="2EED8629" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="431" w:hRule="atLeast"/>
+          <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="292DD4DD" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="108"/>
               <w:ind w:left="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2852" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5E4BEF89" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3781" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="22313F07" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2809" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="564BA45E" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="001E50ED" w14:paraId="62BB6662" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="434" w:hRule="atLeast"/>
+          <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6940AED4" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="108"/>
               <w:ind w:left="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2852" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="717FF658" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3781" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="551A8D6C" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2809" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="76B04105" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="4A53AA52" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRPr="009C7C49" w:rsidRDefault="001E50ED">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="18"/>
-        </w:rPr>
-        <w:sectPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001E50ED" w:rsidRPr="009C7C49" w:rsidSect="001E50ED">
+          <w:headerReference w:type="even" r:id="rId7"/>
           <w:headerReference w:type="default" r:id="rId8"/>
-          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="even" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="first" r:id="rId11"/>
+          <w:footerReference w:type="first" r:id="rId12"/>
           <w:pgSz w:w="11910" w:h="16840"/>
-          <w:pgMar w:header="1103" w:footer="888" w:top="1360" w:bottom="1080" w:left="283" w:right="425"/>
+          <w:pgMar w:top="940" w:right="425" w:bottom="1080" w:left="283" w:header="664" w:footer="888" w:gutter="0"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="06B9FB23" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="2"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="2"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="02AC9DCB" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED" w:rsidP="00B25613">
       <w:pPr>
-        <w:spacing w:before="0"/>
-[...65 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="2"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="332E31BD" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
+        <w:ind w:left="388"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Declaration</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Financial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Resources</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E36F3F6" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6D39D5BE" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="187"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5EC9CEC3" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="187"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F0DE8AD" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="958" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="958"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="1" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="958" w:hanging="187"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>Are</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>you</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>promised</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t>recieve</w:t>
+        <w:t>receive</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>scholarship</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>government,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>private</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>organization,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>etc.?</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="53A42CE2" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="11"/>
+        <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5C5AB3A4" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
-        <w:sectPr>
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId12"/>
+        <w:sectPr w:rsidR="001E50ED" w:rsidSect="001E50ED">
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
           <w:pgSz w:w="11910" w:h="16840"/>
-          <w:pgMar w:header="1103" w:footer="888" w:top="1360" w:bottom="1080" w:left="283" w:right="425"/>
+          <w:pgMar w:top="940" w:right="425" w:bottom="1080" w:left="283" w:header="664" w:footer="888" w:gutter="0"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1EAA76BE" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="1042" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1042"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="141" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:before="141"/>
+        <w:ind w:left="1042" w:hanging="271"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0C9A1A8A" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="3"/>
+        <w:spacing w:before="3"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0EF8C680" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="1042" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1042"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:ind w:left="1042" w:hanging="271"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="78E3CFF9" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRPr="00CF112E" w:rsidRDefault="001E50ED" w:rsidP="00CF112E">
       <w:pPr>
         <w:spacing w:before="101"/>
-        <w:ind w:left="543" w:right="0" w:firstLine="0"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="543"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
         <w:br w:type="column"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>Please</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>specify</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>benefactor:</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF112E">
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="56AE7B7E" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
+        <w:sectPr w:rsidR="001E50ED" w:rsidSect="001E50ED">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="0" w:right="425" w:bottom="740" w:left="283" w:header="1103" w:footer="888" w:gutter="0"/>
+          <w:cols w:num="2" w:space="720" w:equalWidth="0">
+            <w:col w:w="1391" w:space="40"/>
+            <w:col w:w="9771"/>
+          </w:cols>
+        </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:noProof/>
           <w:sz w:val="10"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487596032">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52AA3CAC" wp14:editId="67E67A08">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>3097542</wp:posOffset>
+                  <wp:posOffset>2948940</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>91817</wp:posOffset>
+                  <wp:posOffset>47625</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3699510" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapTopAndBottom/>
+                <wp:wrapThrough wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="21600"/>
+                    <wp:lineTo x="21600" y="21600"/>
+                    <wp:lineTo x="21600" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapThrough>
                 <wp:docPr id="28" name="Graphic 28"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks/>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvPr id="28" name="Graphic 28"/>
-                      <wps:cNvSpPr/>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3699510" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
-                            <a:path w="3699510" h="0">
+                            <a:path w="3699510">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="3699370" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6096">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape style="position:absolute;margin-left:243.901001pt;margin-top:7.229729pt;width:291.3pt;height:.1pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15720448;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshape24" coordorigin="4878,145" coordsize="5826,0" path="m4878,145l10704,145e" filled="false" stroked="true" strokeweight=".48pt" strokecolor="#000000">
+              <v:shape w14:anchorId="37ABA002" id="Graphic 28" o:spid="_x0000_s1026" style="position:absolute;margin-left:232.2pt;margin-top:3.75pt;width:291.3pt;height:.1pt;z-index:-251644928;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3699510,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDurb/FEwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05SLFuMOMXQoMOA&#10;oivQFDsrshwbk0WNVGL370fJcZJ1t2E+CJRIke/xUV7d9q0VR4PUgCvkbDKVwjgNZeP2hXzZ3n/4&#10;LAUF5UplwZlCvhqSt+v371adz80carClQcFJHOWdL2Qdgs+zjHRtWkUT8MaxswJsVeAt7rMSVcfZ&#10;W5vNp9NF1gGWHkEbIj7dDE65TvmryujwvarIBGELydhCWjGtu7hm65XK96h83egTDPUPKFrVOC56&#10;TrVRQYkDNn+lahuNQFCFiYY2g6pqtEkcmM1s+obNc628SVy4OeTPbaL/l1Y/Hp/9E0bo5B9A/yTu&#10;SNZ5ys+euKFTTF9hG2MZuOhTF1/PXTR9EJoPbxbL5ccZN1uzbzb/lJqcqXy8qw8UvhpIedTxgcKg&#10;QTlaqh4t3bvRRFYyamiThkEK1hClYA13g4ZehXgvgoum6C5A4lkLR7OF5A1vkDO0i9e666hI5YYJ&#10;iJElxw4RbMQy3KvBSKXZviZnXUSxmC4XaTQIbFPeN9ZGFIT73Z1FcVRxMNMXeXCGP8I8Utgoqoe4&#10;5DqFWXfSaZAmirSD8vUJRcfTXEj6dVBopLDfHI9LHP3RwNHYjQYGewfpgaQGcc1t/0OhF7F8IQMr&#10;+wjjMKp8FC1SP8fGmw6+HAJUTVQ0zdCA6LThCU4ET68tPpHrfYq6/BPWvwEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAEAKIGLeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHgxdlGx&#10;NJSlMSS19gh48bZlp0BkZwm7bfHfOz3pcd57efO9bDPbQZxx8r0jBU+LCARS40xPrYLPevu4AuGD&#10;JqMHR6jgBz1s8tubTKfGXajEcxVawSXkU62gC2FMpfRNh1b7hRuR2Du6yerA59RKM+kLl9tBPkfR&#10;UlrdE3/o9IhFh813dbIKdg+7j3E/H8uqsO91+VX38cu2UOr+bn5bgwg4h78wXPEZHXJmOrgTGS8G&#10;BfEyjjmqIHkFcfWjOOFxBxYSkHkm/w/IfwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDu&#10;rb/FEwIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBACiBi3gAAAAgBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" path="m,l3699370,e" filled="f" strokeweight=".48pt">
                 <v:path arrowok="t"/>
-                <v:stroke dashstyle="solid"/>
-                <w10:wrap type="topAndBottom"/>
+                <w10:wrap type="through" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7EC46A4F" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-        </w:sectPr>
+        <w:spacing w:before="181"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="502F5B39" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="181"/>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="958"/>
+        </w:tabs>
+        <w:ind w:left="958" w:hanging="187"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>“Yes”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>above,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43CB83BB" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
+      <w:pPr>
+        <w:spacing w:before="107"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71897798" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4116"/>
+          <w:tab w:val="left" w:pos="7362"/>
+        </w:tabs>
+        <w:ind w:left="743"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="17"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="0" simplePos="0" relativeHeight="15738880">
-[...152 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487596544">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FE48629" wp14:editId="4CFB9308">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2735531</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>145802</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4071620" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="30" name="Graphic 30"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks/>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvPr id="30" name="Graphic 30"/>
-                      <wps:cNvSpPr/>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4071620" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
-                            <a:path w="4071620" h="0">
+                            <a:path w="4071620">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="0" y="0"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="2411374" y="0"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="4071289" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6096">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape style="position:absolute;margin-left:215.396194pt;margin-top:11.48052pt;width:320.6pt;height:.1pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15719936;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshape25" coordorigin="4308,230" coordsize="6412,0" path="m4308,230l4308,230,8105,230,10719,230e" filled="false" stroked="true" strokeweight=".48pt" strokecolor="#000000">
+              <v:shape w14:anchorId="57301B9C" id="Graphic 30" o:spid="_x0000_s1026" style="position:absolute;margin-left:215.4pt;margin-top:11.5pt;width:320.6pt;height:.1pt;z-index:-251643904;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="4071620,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASJAlnKQIAAKkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X/yxIGmNOMXQoMOA&#10;oivQFDsrshwbkyVNVGLn34+SraTr2suwHGRKfKIeH8msboZOkqOw0GpV0myWUiIU11Wr9iV93t59&#10;uqIEHFMVk1qJkp4E0Jv1xw+r3hQi142WlbAEgygoelPSxjlTJAnwRnQMZtoIhc5a24453Np9UlnW&#10;Y/ROJnmaLpJe28pYzQUAnm5GJ12H+HUtuPte1yAckSVFbi6sNqw7vybrFSv2lpmm5RMN9g8sOtYq&#10;fPQcasMcIwfb/hWqa7nVoGs347pLdF23XIQcMJssfZXNU8OMCLmgOGDOMsH/C8sfjk/m0XrqYO41&#10;/wmoSNIbKM4ev4EJM9S281gkToag4umsohgc4Xg4T5fZIkexOfqyfBlETlgR7/IDuK9ChzjseA9u&#10;rEEVLdZEiw8qmhYr6WsoQw0dJVhDSwnWcDfW0DDn73ly3iT9hYg/6/RRbHXwulfMkdrFK9X7qOiL&#10;XxMi5fMs+7ycUxKVwHgREb8j0guTX12/gcQrnjQqPxohEbRfSiWVz2mRXi9Co4GWbXXXSulzArvf&#10;3UpLjsy3efh5VTDCHzBjwW0YNCMuuCaYVFPVx0L7ku90dXq0pMfZKCn8OjArKJHfFDafH6Ro2Gjs&#10;omGdvNVh3ILc+OZ2+MGsIf75kjrskwcdW5sVsQV86mesv6n0l4PTdev7I3TkyGja4DyEBKfZ9QP3&#10;ch9Ql3+Y9W8AAAD//wMAUEsDBBQABgAIAAAAIQAkTEln3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/NTsMwEITvSLyDtUjcqEOCoApxKloJ5cKlpQeO29j5aeN1FLtJ4OnZnOC2uzOa/SbbzLYT&#10;oxl860jB4yoCYah0uqVawfHz/WENwgckjZ0jo+DbeNjktzcZptpNtDfjIdSCQ8inqKAJoU+l9GVj&#10;LPqV6w2xVrnBYuB1qKUecOJw28k4ip6lxZb4Q4O92TWmvByuVsF2LM52Xc1fu6Q9fhTTz7aocK/U&#10;/d389goimDn8mWHBZ3TImenkrqS96BQ8JRGjBwVxwp0WQ/QS83RaLjHIPJP/K+S/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhABIkCWcpAgAAqQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACRMSWffAAAACgEAAA8AAAAAAAAAAAAAAAAAgwQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;" path="m,l,,2411374,,4071289,e" filled="f" strokeweight=".48pt">
                 <v:path arrowok="t"/>
-                <v:stroke dashstyle="solid"/>
-                <w10:wrap type="topAndBottom"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
           <w:spacing w:val="-2"/>
           <w:position w:val="1"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>・</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:position w:val="1"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>Please</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:position w:val="1"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:position w:val="1"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>specify</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:position w:val="1"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:position w:val="1"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>scholarship</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="19"/>
           <w:position w:val="1"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:position w:val="1"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>periods:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:position w:val="1"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t>from</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">from </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="41BDFA2E" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="28"/>
+        <w:spacing w:before="28"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="30338935" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
       <w:pPr>
-        <w:spacing w:before="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:before="163"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
+    </w:p>
+    <w:p w14:paraId="44238F92" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="958"/>
+        </w:tabs>
+        <w:ind w:left="958" w:hanging="187"/>
+        <w:rPr>
           <w:sz w:val="17"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Please</w:t>
-      </w:r>
-[...13 lines deleted...]
-        <w:t>submit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="17"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>indicate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
           <w:sz w:val="17"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
-          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>source</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>amount</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="17"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-5"/>
+          <w:spacing w:val="-3"/>
           <w:sz w:val="17"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>funding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
           <w:sz w:val="17"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
-          <w:u w:val="single"/>
-[...144 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="17"/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
-      </w:pPr>
-[...43 lines deleted...]
-        <w:t>indicate</w:t>
+        <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t>the</w:t>
+        <w:t>entire</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t>source</w:t>
+        <w:t>duration</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t>and</w:t>
+        <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t>amount</w:t>
+        <w:t>your</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t>of</w:t>
+        <w:t>studies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t>funding</w:t>
-[...3 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
-[...91 lines deleted...]
-      </w:r>
+        <w:t>Ritsumeikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t>Ritsumeikan:</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="23479B4C" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="54" w:after="0"/>
+        <w:spacing w:before="54"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="left"/>
         <w:tblInd w:w="2051" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1603"/>
         <w:gridCol w:w="3164"/>
         <w:gridCol w:w="2760"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="001E50ED" w14:paraId="30F0B6B6" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="384" w:hRule="atLeast"/>
+          <w:trHeight w:val="384"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4767" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="232323"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0D1D827D" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="85"/>
               <w:ind w:left="9" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Source</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="232323"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="40239AA6" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="85"/>
               <w:ind w:left="286"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Amount</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>(in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Japanese</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>yen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="001E50ED" w14:paraId="310F5911" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="585" w:hRule="atLeast"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1D9E26E1" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="50"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="57465982" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Personal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Savings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C1C1C1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="40E4ACEA" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C1C1C1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1FCA5AEF" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:pos="2323" w:val="left" w:leader="none"/>
+                <w:tab w:val="left" w:pos="2323"/>
               </w:tabs>
               <w:spacing w:before="170"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>¥</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:spacing w:val="28"/>
                 <w:sz w:val="17"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="001E50ED" w14:paraId="23010AE1" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="197" w:hRule="atLeast"/>
+          <w:trHeight w:val="197"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="34D8BDA3" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3164" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="79EFF598" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="05ADD131" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="5" w:after="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="783EF9C6" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="20" w:lineRule="exact"/>
               <w:ind w:left="-7" w:right="-44"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
+                <w:noProof/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A448653" wp14:editId="61E217FC">
                   <wp:extent cx="1749247" cy="6096"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="31" name="Image 31"/>
                   <wp:cNvGraphicFramePr>
-                    <a:graphicFrameLocks/>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
-                  <a:graphic>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                      <pic:pic>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="31" name="Image 31"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13" cstate="print"/>
+                          <a:blip r:embed="rId15" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1749247" cy="6096"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="001E50ED" w14:paraId="2C037CCA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="539" w:hRule="atLeast"/>
+          <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7A0B2D94" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="62"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
+                <w:noProof/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="0" simplePos="0" relativeHeight="15739392">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39BF05B9" wp14:editId="704B689D">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-3047</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-45454</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="3027680" cy="6350"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="32" name="Group 32"/>
                       <wp:cNvGraphicFramePr>
-                        <a:graphicFrameLocks/>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
-                      <a:graphic>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
-                            <wpg:cNvPr id="32" name="Group 32"/>
-                            <wpg:cNvGrpSpPr/>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="3027680" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
                                 <a:chExt cx="3027680" cy="6350"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
-                            <pic:pic>
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="33" name="Image 33"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId14" cstate="print"/>
+                                <a:blip r:embed="rId16" cstate="print"/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="3027166" cy="6108"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group style="position:absolute;margin-left:-.24pt;margin-top:-3.579113pt;width:238.4pt;height:.5pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:15739392" id="docshapegroup26" coordorigin="-5,-72" coordsize="4768,10">
-[...1 lines deleted...]
-                        <v:imagedata r:id="rId14" o:title=""/>
+                    <v:group w14:anchorId="26D5F299" id="Group 32" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.25pt;margin-top:-3.6pt;width:238.4pt;height:.5pt;z-index:251668480;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="30276,63" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQD7/nGGIwIAAOIEAAAOAAAAZHJzL2Uyb0RvYy54bWycVNtu2zAMfR+wfxD0&#10;3thOsCwQkvQla1Cg2IKt+wBFlm2h1gWUEid/P0p2nSIZtqIPFkRRPDw8Ir28P+mWHCV4Zc2KFpOc&#10;EmmELZWpV/T388PdghIfuCl5a41c0bP09H79+dOyc0xObWPbUgJBEONZ51a0CcGxLPOikZr7iXXS&#10;oLOyoHlAE+qsBN4hum6zaZ7Ps85C6cAK6T2ebnonXSf8qpIi/KgqLwNpVxS5hbRCWvdxzdZLzmrg&#10;rlFioME/wEJzZTDpCLXhgZMDqBsorQRYb6swEVZntqqUkKkGrKbIr6rZgj24VEvNutqNMqG0Vzp9&#10;GFZ8P27B/XI76Nnj9smKF4+6ZJ2r2Vt/tOvL5VMFOgZhEeSUFD2PispTIAIPZ/n063yBwgv0zWdf&#10;BsFFg69yEySab/8KyzjrUyZiIxGnBMNvEAd3N+L8v4kwKhxA0gFEvwtDc3g5uDt8R8eD2qtWhXPq&#10;SXyxSMocd0pEXaOBOu6AqBIlmVFiuMZZeNS8lgRtFPv1ToyI2t8A7FvlHlTbRsXjfqCKrXzVCn+p&#10;tm+zjRUHLU3o5wZki6yt8Y1ynhJgUu8l0oPHssDnwpkNSNGBMqEfEh9ABtHE/BXy+ImjFYlyNjoS&#10;6QvPWIIfGuu9vVLM50OvFPki5h0fnTMHPmyl1SRukCgSQKU548cnP1B5vTII2GdPtJAMHsYOxkFK&#10;sMPQx0l9a6dbl1/T+g8AAAD//wMAUEsDBAoAAAAAAAAAIQA4KaCmvwAAAL8AAAAUAAAAZHJzL21l&#10;ZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAACewAAAAIIBgAAACCGGrcAAAAGYktHRAD/&#10;AP8A/6C9p5MAAAAJcEhZcwAADsQAAA7EAZUrDhsAAABfSURBVFiF7c+xDYBADENRQ5tx2OwG8WYM&#10;kwmgoQAJXQFIKPBfFaWw7EHSYnvOzEkb22qtHe6z396V39M5VbMrdGT/vewKHXvZFTqy/9/7K3Rk&#10;P/vf2B8RGgUAAIDPWgFDWeCw0PJHHwAAAABJRU5ErkJgglBLAwQUAAYACAAAACEArnDA9t4AAAAH&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyOQUvDQBCF74L/YRnBW7tJalOJ2ZRS1FMRbAXxts1Ok9Ds&#10;bMhuk/TfO57s6THvPd58+XqyrRiw940jBfE8AoFUOtNQpeDr8DZ7BuGDJqNbR6jgih7Wxf1drjPj&#10;RvrEYR8qwSPkM62gDqHLpPRljVb7ueuQODu53urAZ19J0+uRx20rkyhKpdUN8Ydad7itsTzvL1bB&#10;+6jHzSJ+HXbn0/b6c1h+fO9iVOrxYdq8gAg4hf8y/OEzOhTMdHQXMl60CmZLLrKsEhAcP63SBYgj&#10;G2kCssjlLX/xCwAA//8DAFBLAwQUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAGRycy9fcmVscy9l&#10;Mm9Eb2MueG1sLnJlbHOEj0FqwzAQRfeF3EHMPpadRSjFsjeh4G1IDjBIY1nEGglJLfXtI8gmgUCX&#10;8z//PaYf//wqfillF1hB17QgiHUwjq2C6+V7/wkiF2SDa2BSsFGGcdh99GdasdRRXlzMolI4K1hK&#10;iV9SZr2Qx9yESFybOSSPpZ7Jyoj6hpbkoW2PMj0zYHhhiskoSJPpQFy2WM3/s8M8O02noH88cXmj&#10;kM5XdwVislQUeDIOH2HXRLYgh16+PDbcAQAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEAABMC&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPv+&#10;cYYjAgAA4gQAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAh&#10;ADgpoKa/AAAAvwAAABQAAAAAAAAAAAAAAAAAiQQAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0A&#10;FAAGAAgAAAAhAK5wwPbeAAAABwEAAA8AAAAAAAAAAAAAAAAAegUAAGRycy9kb3ducmV2LnhtbFBL&#10;AQItABQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAAAAAAAAAAAAAAIUGAABkcnMvX3JlbHMvZTJv&#10;RG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfAEAAHgHAAAAAA==&#10;">
+                      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                        <v:stroke joinstyle="miter"/>
+                        <v:formulas>
+                          <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                          <v:f eqn="sum @0 1 0"/>
+                          <v:f eqn="sum 0 0 @1"/>
+                          <v:f eqn="prod @2 1 2"/>
+                          <v:f eqn="prod @3 21600 pixelWidth"/>
+                          <v:f eqn="prod @3 21600 pixelHeight"/>
+                          <v:f eqn="sum @0 0 1"/>
+                          <v:f eqn="prod @6 1 2"/>
+                          <v:f eqn="prod @7 21600 pixelWidth"/>
+                          <v:f eqn="sum @8 21600 0"/>
+                          <v:f eqn="prod @7 21600 pixelHeight"/>
+                          <v:f eqn="sum @10 21600 0"/>
+                        </v:formulas>
+                        <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                        <o:lock v:ext="edit" aspectratio="t"/>
+                      </v:shapetype>
+                      <v:shape id="Image 33" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:30271;height:61;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAfPEfCwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvgt8hPKEXqVldKWU1ilhKxZt/6Pmxee5uu3lZkrim374RBI/DzPyGWa6jaUVPzjeWFUwnGQji&#10;0uqGKwXn0+frOwgfkDW2lknBH3lYr4aDJRba3vhA/TFUIkHYF6igDqErpPRlTQb9xHbEybtYZzAk&#10;6SqpHd4S3LRylmVv0mDDaaHGjrY1lb/Hq1HwMS/7ffxxM849xXP/dZ1vvsdKvYziZgEiUAzP8KO9&#10;0wryHO5f0g+Qq38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHzxHwsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                        <v:imagedata r:id="rId17" o:title=""/>
                       </v:shape>
-                      <w10:wrap type="none"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Parent</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="17"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="17"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Sponsor</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="19E090C9" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>*Please</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="17"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>specify:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3164" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="571F38F9" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:pos="2782" w:val="left" w:leader="none"/>
+                <w:tab w:val="left" w:pos="2782"/>
               </w:tabs>
               <w:spacing w:before="62"/>
               <w:ind w:left="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
-                <w:w w:val="100"/>
                 <w:sz w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="63D98D02" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:pos="2323" w:val="left" w:leader="none"/>
+                <w:tab w:val="left" w:pos="2323"/>
               </w:tabs>
               <w:spacing w:before="98"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>¥</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:spacing w:val="28"/>
                 <w:sz w:val="17"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="001E50ED" w14:paraId="2801D7D5" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="140" w:hRule="atLeast"/>
+          <w:trHeight w:val="140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1CD71CEA" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3164" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="037CF416" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6BAC9082" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="5"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="5630C4FC" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="20" w:lineRule="exact"/>
               <w:ind w:left="-7" w:right="-44"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
+                <w:noProof/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17F94A25" wp14:editId="519E31B3">
                   <wp:extent cx="1751331" cy="6096"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="34" name="Image 34"/>
                   <wp:cNvGraphicFramePr>
-                    <a:graphicFrameLocks/>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
-                  <a:graphic>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                      <pic:pic>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="34" name="Image 34"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13" cstate="print"/>
+                          <a:blip r:embed="rId15" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1751331" cy="6096"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="001E50ED" w14:paraId="64F76F41" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="302" w:hRule="atLeast"/>
+          <w:trHeight w:val="302"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="187" w:lineRule="exact" w:before="95"/>
+          <w:p w14:paraId="69C1C983" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="95" w:line="187" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
+                <w:noProof/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="0" simplePos="0" relativeHeight="15739904">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CE58C13" wp14:editId="4D3B8BE5">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-3047</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-48883</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="3027680" cy="6350"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="35" name="Group 35"/>
                       <wp:cNvGraphicFramePr>
-                        <a:graphicFrameLocks/>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
-                      <a:graphic>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
-                            <wpg:cNvPr id="35" name="Group 35"/>
-                            <wpg:cNvGrpSpPr/>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="3027680" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
                                 <a:chExt cx="3027680" cy="6350"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
-                            <pic:pic>
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="36" name="Image 36"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId14" cstate="print"/>
+                                <a:blip r:embed="rId16" cstate="print"/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="3027166" cy="6101"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group style="position:absolute;margin-left:-.24pt;margin-top:-3.84911pt;width:238.4pt;height:.5pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:15739904" id="docshapegroup28" coordorigin="-5,-77" coordsize="4768,10">
-[...1 lines deleted...]
-                        <v:imagedata r:id="rId14" o:title=""/>
+                    <v:group w14:anchorId="1082F7DA" id="Group 35" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.25pt;margin-top:-3.85pt;width:238.4pt;height:.5pt;z-index:251669504;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="30276,63" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQD11OBqIwIAAOIEAAAOAAAAZHJzL2Uyb0RvYy54bWycVNtu2zAMfR+wfxD0&#10;3thOsawQ4vQla1Cg2IKt+wBFlm2h1gWUEid/P0p2nSIZtqIPFkRRPDw8Ir28P+qOHCR4ZU1Ji1lO&#10;iTTCVso0Jf39/HBzR4kP3FS8s0aW9CQ9vV99/rTsHZNz29qukkAQxHjWu5K2ITiWZV60UnM/s04a&#10;dNYWNA9oQpNVwHtE1102z/NF1luoHFghvcfT9eCkq4Rf11KEH3XtZSBdSZFbSCukdRfXbLXkrAHu&#10;WiVGGvwDLDRXBpNOUGseONmDuoLSSoD1tg4zYXVm61oJmWrAaor8opoN2L1LtTSsb9wkE0p7odOH&#10;YcX3wwbcL7eFgT1un6x48ahL1ruGvfVHuzlfPtagYxAWQY5J0dOkqDwGIvDwNp9/Xdyh8AJ9i9sv&#10;o+CixVe5ChLtt3+FZZwNKROxiYhTguE3ioO7K3H+30QYFfYg6Qii34WhObzs3Q2+o+NB7VSnwin1&#10;JL5YJGUOWyWirtFAHbdAVIWSLCgxXOMsPGreSII2iv16J0ZE7a8Adp1yD6rrouJxP1LFVr5ohb9U&#10;O7TZ2oq9liYMcwOyQ9bW+FY5TwkwqXcS6cFjVeBz4cwGpOhAmTAMiQ8gg2hj/hp5/MTRikQ5mxyJ&#10;9JlnLMGPjfXeXikWqE7qlSIvYt7p0Tlz4MNGWk3iBokiAVSaM3548iOV1yujgEP2RAvJ4GHsYByk&#10;BDsOfZzUt3a6df41rf4AAAD//wMAUEsDBAoAAAAAAAAAIQA4KaCmvwAAAL8AAAAUAAAAZHJzL21l&#10;ZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAACewAAAAIIBgAAACCGGrcAAAAGYktHRAD/&#10;AP8A/6C9p5MAAAAJcEhZcwAADsQAAA7EAZUrDhsAAABfSURBVFiF7c+xDYBADENRQ5tx2OwG8WYM&#10;kwmgoQAJXQFIKPBfFaWw7EHSYnvOzEkb22qtHe6z396V39M5VbMrdGT/vewKHXvZFTqy/9/7K3Rk&#10;P/vf2B8RGgUAAIDPWgFDWeCw0PJHHwAAAABJRU5ErkJgglBLAwQUAAYACAAAACEAFnFqZd4AAAAH&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyOQUvDQBCF74L/YRnBW7uJtUmJ2ZRS1FMRbAXpbZqdJqHZ&#10;3ZDdJum/dzzp6THvPd58+XoyrRio942zCuJ5BIJs6XRjKwVfh7fZCoQPaDW2zpKCG3lYF/d3OWba&#10;jfaThn2oBI9Yn6GCOoQuk9KXNRn0c9eR5ezseoOBz76SuseRx00rn6IokQYbyx9q7GhbU3nZX42C&#10;9xHHzSJ+HXaX8/Z2PCw/vncxKfX4MG1eQASawl8ZfvEZHQpmOrmr1V60CmZLLrKkKQiOn9NkAeLE&#10;RpKCLHL5n7/4AQAA//8DAFBLAwQUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAGRycy9fcmVscy9l&#10;Mm9Eb2MueG1sLnJlbHOEj0FqwzAQRfeF3EHMPpadRSjFsjeh4G1IDjBIY1nEGglJLfXtI8gmgUCX&#10;8z//PaYf//wqfillF1hB17QgiHUwjq2C6+V7/wkiF2SDa2BSsFGGcdh99GdasdRRXlzMolI4K1hK&#10;iV9SZr2Qx9yESFybOSSPpZ7Jyoj6hpbkoW2PMj0zYHhhiskoSJPpQFy2WM3/s8M8O02noH88cXmj&#10;kM5XdwVislQUeDIOH2HXRLYgh16+PDbcAQAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEAABMC&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPXU&#10;4GojAgAA4gQAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAh&#10;ADgpoKa/AAAAvwAAABQAAAAAAAAAAAAAAAAAiQQAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0A&#10;FAAGAAgAAAAhABZxamXeAAAABwEAAA8AAAAAAAAAAAAAAAAAegUAAGRycy9kb3ducmV2LnhtbFBL&#10;AQItABQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAAAAAAAAAAAAAAIUGAABkcnMvX3JlbHMvZTJv&#10;RG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfAEAAHgHAAAAAA==&#10;">
+                      <v:shape id="Image 36" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:30271;height:61;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAPS+RawgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeIVepGarImU1irSUijdX8fzYPHdXNy9LEtf03zeC4HGYmW+YxSqaVvTkfGNZwccoA0Fc&#10;Wt1wpeCw/3n/BOEDssbWMin4Iw+r5ctggbm2N95RX4RKJAj7HBXUIXS5lL6syaAf2Y44eSfrDIYk&#10;XSW1w1uCm1aOs2wmDTacFmrs6Kum8lJcjYLvadlv49mNeeIpHvrf63R9HCr19hrXcxCBYniGH+2N&#10;VjCZwf1L+gFy+Q8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAPS+RawgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                        <v:imagedata r:id="rId17" o:title=""/>
                       </v:shape>
-                      <w10:wrap type="none"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Scholarship</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3164" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4A5C9D33" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:pos="2782" w:val="left" w:leader="none"/>
+                <w:tab w:val="left" w:pos="2782"/>
               </w:tabs>
-              <w:spacing w:line="187" w:lineRule="exact" w:before="95"/>
+              <w:spacing w:before="95" w:line="187" w:lineRule="exact"/>
               <w:ind w:left="78"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
-                <w:w w:val="100"/>
                 <w:sz w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5E079BF8" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:pos="2323" w:val="left" w:leader="none"/>
+                <w:tab w:val="left" w:pos="2323"/>
               </w:tabs>
               <w:spacing w:before="67"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>¥</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:spacing w:val="28"/>
                 <w:sz w:val="17"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="001E50ED" w14:paraId="177B2E4D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="287" w:hRule="atLeast"/>
+          <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0373FB9D" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
+                <w:noProof/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="0" simplePos="0" relativeHeight="15740416">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0072A59D" wp14:editId="49482E35">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-3047</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>233499</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="3027680" cy="6350"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="37" name="Group 37"/>
                       <wp:cNvGraphicFramePr>
-                        <a:graphicFrameLocks/>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
-                      <a:graphic>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
-                            <wpg:cNvPr id="37" name="Group 37"/>
-                            <wpg:cNvGrpSpPr/>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="3027680" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
                                 <a:chExt cx="3027680" cy="6350"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
-                            <pic:pic>
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="38" name="Image 38"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId15" cstate="print"/>
+                                <a:blip r:embed="rId18" cstate="print"/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="3027166" cy="6101"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group style="position:absolute;margin-left:-.24pt;margin-top:18.38578pt;width:238.4pt;height:.5pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:15740416" id="docshapegroup30" coordorigin="-5,368" coordsize="4768,10">
-[...1 lines deleted...]
-                        <v:imagedata r:id="rId15" o:title=""/>
+                    <v:group w14:anchorId="71A15CED" id="Group 37" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.25pt;margin-top:18.4pt;width:238.4pt;height:.5pt;z-index:251670528;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="30276,63" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQC2GO60IgIAAOIEAAAOAAAAZHJzL2Uyb0RvYy54bWycVNtu2zAMfR+wfxD0&#10;3thOsawQ4vQla1Cg2IKt+wBFlm2h1gWUEid/P0p2nSIZtqIPFkRRPDw8Ir28P+qOHCR4ZU1Ji1lO&#10;iTTCVso0Jf39/HBzR4kP3FS8s0aW9CQ9vV99/rTsHZNz29qukkAQxHjWu5K2ITiWZV60UnM/s04a&#10;dNYWNA9oQpNVwHtE1102z/NF1luoHFghvcfT9eCkq4Rf11KEH3XtZSBdSZFbSCukdRfXbLXkrAHu&#10;WiVGGvwDLDRXBpNOUGseONmDuoLSSoD1tg4zYXVm61oJmWrAaor8opoN2L1LtTSsb9wkE0p7odOH&#10;YcX3wwbcL7eFgT1un6x48ahL1ruGvfVHuzlfPtagYxAWQY5J0dOkqDwGIvDwNp9/Xdyh8AJ9i9sv&#10;o+CixVe5ChLtt3+FZZwNKROxiYhTguE3ioO7K3H+30QYFfYg6Qii34WhObzs3Q2+o+NB7VSnwin1&#10;JL5YJGUOWyWirtFAHbdAVIWS4EQYrnEWHjVvJEEbxX69EyOi9lcAu065B9V1UfG4H6liK1+0wl+q&#10;HdpsbcVeSxOGuQHZIWtrfKucpwSY1DuJ9OCxKvC5cGYDUnSgTBiGxAeQQbQxf408fuJoRaKcTY5E&#10;+swzluDHxnpvrxSLxdgrRV7EvNOjc+bAh420msQNEkUCqDRn/PDkRyqvV0YBh+yJFpLBw9jBOEgJ&#10;dhz6OKlv7XTr/Gta/QEAAP//AwBQSwMECgAAAAAAAAAhANQGAgewAAAAsAAAABQAAABkcnMvbWVk&#10;aWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAJ7AAAAAQgGAAAAphJoGQAAAAZiS0dEAP8A&#10;/wD/oL2nkwAAAAlwSFlzAAAOxAAADsQBlSsOGwAAAFBJREFUSIljZGBg+N/X13f248ePxgxQ0NfX&#10;x1BUVITCxiaGDMgRo7Y5Q9XsoeDGUf9TZvZQcCM+s4eCG0f9P7L9PxTcOOr/Uf8PhP+5ubkZAI2w&#10;4K4x4AKfAAAAAElFTkSuQmCCUEsDBBQABgAIAAAAIQCvTlru3wAAAAcBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAEIXvgv9hGcFbu4mxaYnZlFLUUxFsBfG2zU6T0OxsyG6T9N87nuzxzXu8902+&#10;nmwrBux940hBPI9AIJXONFQp+Dq8zVYgfNBkdOsIFVzRw7q4v8t1ZtxInzjsQyW4hHymFdQhdJmU&#10;vqzRaj93HRJ7J9dbHVj2lTS9HrnctvIpilJpdUO8UOsOtzWW5/3FKngf9bhJ4tdhdz5trz+Hxcf3&#10;LkalHh+mzQuIgFP4D8MfPqNDwUxHdyHjRatgtuCggiTlB9h+XqYJiCMfliuQRS5v+YtfAAAA//8D&#10;AFBLAwQUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOE&#10;j0FqwzAQRfeF3EHMPpadRSjFsjeh4G1IDjBIY1nEGglJLfXtI8gmgUCX8z//PaYf//wqfillF1hB&#10;17QgiHUwjq2C6+V7/wkiF2SDa2BSsFGGcdh99GdasdRRXlzMolI4K1hKiV9SZr2Qx9yESFybOSSP&#10;pZ7Jyoj6hpbkoW2PMj0zYHhhiskoSJPpQFy2WM3/s8M8O02noH88cXmjkM5XdwVislQUeDIOH2HX&#10;RLYgh16+PDbcAQAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALYY7rQiAgAA4gQAAA4AAAAA&#10;AAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhANQGAgewAAAAsAAAABQA&#10;AAAAAAAAAAAAAAAAiAQAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0AFAAGAAgAAAAhAK9OWu7f&#10;AAAABwEAAA8AAAAAAAAAAAAAAAAAagUAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQCq&#10;Jg6+vAAAACEBAAAZAAAAAAAAAAAAAAAAAHYGAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsF&#10;BgAAAAAGAAYAfAEAAGkHAAAAAA==&#10;">
+                      <v:shape id="Image 38" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:30271;height:61;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCV9lpWwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NSwMx&#10;EL0L/ocwgjebVaGWtWkpRUHBg1vb+5hMN2s3kyWJ3fXfOwfB4+N9L9dT6NWZUu4iG7idVaCIbXQd&#10;twb2H883C1C5IDvsI5OBH8qwXl1eLLF2ceSGzrvSKgnhXKMBX8pQa52tp4B5Fgdi4Y4xBSwCU6td&#10;wlHCQ6/vqmquA3YsDR4H2nqyp913kN7Dkz3s583xzb4uvh58et82n6Mx11fT5hFUoan8i//cL87A&#10;vYyVL/ID9OoXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlfZaVsAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
+                        <v:imagedata r:id="rId19" o:title=""/>
                       </v:shape>
-                      <w10:wrap type="none"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>*Benefactor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3164" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="13887833" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7577FEE9" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="001E50ED" w14:paraId="47D17E99" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="168" w:hRule="atLeast"/>
+          <w:trHeight w:val="168"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6BAC0AF9" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3164" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="422DEBD7" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="76BD7AD5" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="5E1E3483" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="20" w:lineRule="exact"/>
               <w:ind w:left="-7" w:right="-44"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
+                <w:noProof/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71218D9B" wp14:editId="2F425D42">
                   <wp:extent cx="1751436" cy="6096"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="39" name="Image 39"/>
                   <wp:cNvGraphicFramePr>
-                    <a:graphicFrameLocks/>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
-                  <a:graphic>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                      <pic:pic>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="39" name="Image 39"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16" cstate="print"/>
+                          <a:blip r:embed="rId20" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1751436" cy="6096"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="001E50ED" w14:paraId="0D36CF00" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="292" w:hRule="atLeast"/>
+          <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4AF29AD5" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3164" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="582AC2C1" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="48" w:after="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="7B7E5D19" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="20" w:lineRule="exact"/>
               <w:ind w:left="95"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
+                <w:noProof/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0">
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="200080D3" wp14:editId="4E5ADBF1">
                       <wp:extent cx="1715770" cy="6350"/>
                       <wp:effectExtent l="9525" t="0" r="0" b="3175"/>
                       <wp:docPr id="40" name="Group 40"/>
                       <wp:cNvGraphicFramePr>
-                        <a:graphicFrameLocks/>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
-                      <a:graphic>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
-                            <wpg:cNvPr id="40" name="Group 40"/>
-                            <wpg:cNvGrpSpPr/>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1715770" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
                                 <a:chExt cx="1715770" cy="6350"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="41" name="Graphic 41"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="3047"/>
                                   <a:ext cx="1715770" cy="1270"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
-                                    <a:path w="1715770" h="0">
+                                    <a:path w="1715770">
                                       <a:moveTo>
                                         <a:pt x="0" y="0"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="1715554" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="6096">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group style="width:135.1pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" id="docshapegroup32" coordorigin="0,0" coordsize="2702,10">
-[...2 lines deleted...]
-                      </v:line>
+                    <v:group w14:anchorId="130B6E1C" id="Group 40" o:spid="_x0000_s1026" style="width:135.1pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="17157,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgZ8EDbwIAAJIFAAAOAAAAZHJzL2Uyb0RvYy54bWykVMlu2zAQvRfoPxC817IdL61gOSjixigQ&#10;pAHiomeaohaUItkhbcl/3yG12HGCHlIdhCFnOMt7j1zdNpUkRwG21Cqhk9GYEqG4TkuVJ/Tn7v7T&#10;Z0qsYyplUiuR0JOw9Hb98cOqNrGY6kLLVADBJMrGtUlo4ZyJo8jyQlTMjrQRCp2Zhoo5XEIepcBq&#10;zF7JaDoeL6JaQ2pAc2Et7m5aJ12H/FkmuPuRZVY4IhOKvbnwh/Df+3+0XrE4B2aKkndtsHd0UbFS&#10;YdEh1YY5Rg5QvkpVlRy01ZkbcV1FOstKLsIMOM1kfDXNFvTBhFnyuM7NABNCe4XTu9Pyx+MWzLN5&#10;grZ7NB80/20Rl6g2eXzp9+v8HNxkUPlDOARpAqKnAVHROMJxc7KczJdLBJ6jb3Ez7wDnBbLy6hAv&#10;vv3rWMTitmRobGikNqgcewbH/h84zwUzImBu/fBPQMo0obMJJYpVKOBtpxXcQYx8cYzy+HUr20H5&#10;Jjo349myldybAE2mCJVHvp+Uxfxg3VboADQ7PliHblRZ2lus6C3eqN4ElL0XvAyCd5Sg4IESFPy+&#10;rW6Y8+d8Km+S+syU36v0Uex08LorlrC1s1eqyyjP9Xw+o6SXAca2EWj4MmGwoTRuXg4nle9iMf6y&#10;CPfIalmm96WUvgsL+f5OAjkyf4vD18H0IsyAdRtmizYuuLowqYKcbdyy41nb6/SE5NZIZ0LtnwMD&#10;QYn8rlA+/p3oDeiNfW+Ak3c6vCYBIKy5a34xMMSXT6hDZh91ryIW96R5DIZYf1Lprwens9Izioru&#10;O+oWqOhghYuP1ouX5XIdos5P6fovAAAA//8DAFBLAwQUAAYACAAAACEASkLnDNoAAAADAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBm90k4h9iNqUU9VQEW0G8TbPTJDQ7G7LbJP32&#10;jl708mB4j/d+Uyxn16mRhtB6NpAuElDElbct1wY+di83j6BCRLbYeSYDZwqwLC8vCsytn/idxm2s&#10;lZRwyNFAE2Ofax2qhhyGhe+JxTv4wWGUc6i1HXCSctfpLEnutcOWZaHBntYNVcftyRl4nXBa3abP&#10;4+Z4WJ+/dndvn5uUjLm+mldPoCLN8S8MP/iCDqUw7f2JbVCdAXkk/qp42UOSgdpLKAFdFvo/e/kN&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4GfBA28CAACSBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEASkLnDNoAAAADAQAADwAAAAAAAAAAAAAA&#10;AADJBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;">
+                      <v:shape id="Graphic 41" o:spid="_x0000_s1027" style="position:absolute;top:30;width:17157;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1715770,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCvZWRqwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6sZWg0RXEaEgKEJtvT+yzySafRt3tzH117sFweMwM98ws0VnatGS85VlBcNBAoI4&#10;t7riQsHP9+fbBIQPyBpry6Tgjzws5r2XGWbaXvmL2n0oRISwz1BBGUKTSenzkgz6gW2Io3e0zmCI&#10;0hVSO7xGuKnle5Kk0mDFcaHEhlYl5ef9r1Fw2Cz19tKOP+hmN/a0W6e0c6lSr/1uOQURqAvP8KO9&#10;1gpGQ/j/En+AnN8BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAr2VkasMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l1715554,e" filled="f" strokeweight=".48pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="39C67301" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:pos="2323" w:val="left" w:leader="none"/>
+                <w:tab w:val="left" w:pos="2323"/>
               </w:tabs>
-              <w:spacing w:line="194" w:lineRule="exact" w:before="78"/>
+              <w:spacing w:before="78" w:line="194" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>¥</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:spacing w:val="28"/>
                 <w:sz w:val="17"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="001E50ED" w14:paraId="563FBE6A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="570" w:hRule="atLeast"/>
+          <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0AAFDA1E" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="197" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Others:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3164" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="174F5D55" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="106" w:after="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="5ABC54B4" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="20" w:lineRule="exact"/>
               <w:ind w:left="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
+                <w:noProof/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0">
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0EB49CB9" wp14:editId="41ED1576">
                       <wp:extent cx="1715770" cy="6350"/>
                       <wp:effectExtent l="9525" t="0" r="0" b="3175"/>
                       <wp:docPr id="42" name="Group 42"/>
                       <wp:cNvGraphicFramePr>
-                        <a:graphicFrameLocks/>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
-                      <a:graphic>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
-                            <wpg:cNvPr id="42" name="Group 42"/>
-                            <wpg:cNvGrpSpPr/>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1715770" cy="6350"/>
+                                <a:chOff x="0" y="0"/>
                                 <a:chExt cx="1715770" cy="6350"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="43" name="Graphic 43"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="3047"/>
                                   <a:ext cx="1715770" cy="1270"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
-                                    <a:path w="1715770" h="0">
+                                    <a:path w="1715770">
                                       <a:moveTo>
                                         <a:pt x="0" y="0"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="1715554" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="6096">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group style="width:135.1pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" id="docshapegroup33" coordorigin="0,0" coordsize="2702,10">
-[...2 lines deleted...]
-                      </v:line>
+                    <v:group w14:anchorId="7676DCF0" id="Group 42" o:spid="_x0000_s1026" style="width:135.1pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="17157,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpmGGbbgIAAJIFAAAOAAAAZHJzL2Uyb0RvYy54bWykVMlu2zAQvRfoPxC815L3VrAcFHFjFAjS&#10;AHHRM01RC0qR7JC2lL/vkJJsxwl6SHUQhpzhLO89cnXT1pIcBdhKq5SORzElQnGdVapI6c/d3afP&#10;lFjHVMakViKlz8LSm/XHD6vGJGKiSy0zAQSTKJs0JqWlcyaJIstLUTM70kYodOYaauZwCUWUAWsw&#10;ey2jSRwvokZDZkBzYS3ubjonXYf8eS64+5HnVjgiU4q9ufCH8N/7f7ResaQAZsqK922wd3RRs0ph&#10;0VOqDXOMHKB6laquOGirczfiuo50nldchBlwmnF8Nc0W9MGEWYqkKcwJJoT2Cqd3p+UPxy2YJ/MI&#10;Xfdo3mv+2yIuUWOK5NLv18U5uM2h9odwCNIGRJ9PiIrWEY6b4+V4vlwi8Bx9i+m8B5yXyMqrQ7z8&#10;9q9jEUu6kqGxUyONQeXYMzj2/8B5KpkRAXPrh38EUmUpnU0pUaxGAW97reAOYuSLY5THr1/ZHso3&#10;0ZnGs2UnuTcBGk8QKo/8MClL+MG6rdABaHa8tw7dqLJssFg5WLxVgwkoey94GQTvKEHBAyUo+H1X&#10;3TDnz/lU3iTNmSm/V+uj2OngdVcsYWtnr1SXUZ7r+XxGySADjO0i0PBlwmCn0rh5OZxUvotF/GUR&#10;7pHVssruKil9FxaK/a0EcmT+Foevh+lFmAHrNsyWXVxw9WFSBTnbpGPHs7bX2TOS2yCdKbV/DgwE&#10;JfK7Qvn4d2IwYDD2gwFO3urwmgSAsOau/cXAEF8+pQ6ZfdCDilgykOYxOMX6k0p/PTidV55RVPTQ&#10;Ub9ARQcrXHy0Xrwsl+sQdX5K138BAAD//wMAUEsDBBQABgAIAAAAIQBKQucM2gAAAAMBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3STiH2I2pRT1VARbQbxNs9MkNDsbstsk/faO&#10;XvTyYHiP935TLGfXqZGG0Ho2kC4SUMSVty3XBj52LzePoEJEtth5JgNnCrAsLy8KzK2f+J3GbayV&#10;lHDI0UATY59rHaqGHIaF74nFO/jBYZRzqLUdcJJy1+ksSe61w5ZlocGe1g1Vx+3JGXidcFrdps/j&#10;5nhYn792d2+fm5SMub6aV0+gIs3xLww/+IIOpTDt/YltUJ0BeST+qnjZQ5KB2ksoAV0W+j97+Q0A&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDpmGGbbgIAAJIFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBKQucM2gAAAAMBAAAPAAAAAAAAAAAAAAAA&#10;AMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
+                      <v:shape id="Graphic 43" o:spid="_x0000_s1027" style="position:absolute;top:30;width:17157;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1715770,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAw+1+GxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdWO1QVI3QQoFQRFq6/2RfU3SZt/G3W2M/nq3UPA4zMw3zKoYTCt6cr6xrGA2TUAQ&#10;l1Y3XCn4/Hh7XILwAVlja5kUXMhDkY8eVphpe+Z36g+hEhHCPkMFdQhdJqUvazLop7Yjjt6XdQZD&#10;lK6S2uE5wk0rn5IklQYbjgs1dvRaU/lz+DUKjtu13p365zld7dZ+7zcp7V2q1GQ8rF9ABBrCPfzf&#10;3mgFizn8fYk/QOY3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADD7X4bEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l1715554,e" filled="f" strokeweight=".48pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="060A5A88" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:pos="2323" w:val="left" w:leader="none"/>
+                <w:tab w:val="left" w:pos="2323"/>
               </w:tabs>
               <w:spacing w:before="131"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>¥</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:spacing w:val="28"/>
                 <w:sz w:val="17"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="001E50ED" w14:paraId="68634719" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="676" w:hRule="atLeast"/>
+          <w:trHeight w:val="676"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4767" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6678CC63" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="205"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
-                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4345D0AD" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:pos="2323" w:val="left" w:leader="none"/>
+                <w:tab w:val="left" w:pos="2323"/>
               </w:tabs>
               <w:spacing w:before="168"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>¥</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:spacing w:val="44"/>
                 <w:sz w:val="17"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
                 <w:sz w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="43AB8A82" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
       <w:pPr>
-        <w:spacing w:before="31"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="26ED83CE" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
+      <w:pPr>
+        <w:spacing w:before="180"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t>*Please</w:t>
-[...3 lines deleted...]
-          <w:spacing w:val="-6"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00E642DE" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
+      <w:pPr>
+        <w:spacing w:before="1" w:line="309" w:lineRule="auto"/>
+        <w:ind w:left="771"/>
+        <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t>provide</w:t>
-[...3 lines deleted...]
-          <w:spacing w:val="-4"/>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t>copies</w:t>
+        <w:t>hereby</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>certify</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t>of</w:t>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>submitted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>true</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>accurate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>that</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t>award</w:t>
-[...71 lines deleted...]
-        <w:t> </w:t>
+        <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t>orbursaries.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>stated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>funds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>available</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">my educational expenses at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Ritsumeikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1C9FE7A3" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3D861967" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="180"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5C896ACE" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
       <w:pPr>
-        <w:spacing w:line="309" w:lineRule="auto" w:before="1"/>
-[...262 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1ED35607" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2C980151" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5E7751CC" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
+        <w:spacing w:before="75"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2289E2FE" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="1"/>
         <w:tabs>
-          <w:tab w:pos="10285" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="10285"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="4026"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Applicant’s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-        <w:t>Signature:</w:t>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1ED5E29F" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED"/>
+    <w:p w14:paraId="0E63B805" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="3"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2138ED88" w14:textId="54EB55F7" w:rsidR="001E50ED" w:rsidRPr="001E50ED" w:rsidRDefault="001E50ED" w:rsidP="001E50ED">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="3"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8668"/>
+        </w:tabs>
+        <w:ind w:left="5564"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001E50ED" w:rsidRPr="001E50ED" w:rsidSect="001E50ED">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="0" w:right="425" w:bottom="740" w:left="283" w:header="1103" w:footer="888" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Date:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>(Month/Day/Ye</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B7A7CC6" w14:textId="2801376D" w:rsidR="00660956" w:rsidRDefault="00D61C16" w:rsidP="001E50ED">
+      <w:pPr>
+        <w:spacing w:before="146"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>【</w:t>
+      </w:r>
+      <w:r>
+        <w:t>FORM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>SK</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45117E70" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="95"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
+          <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...120 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="4B2C659B" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
         <w:spacing w:before="1"/>
-        <w:ind w:left="547" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="547"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="15"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Questionnaire</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0142B9C3" w14:textId="7B82D587" w:rsidR="00660956" w:rsidRDefault="00D61C16" w:rsidP="00326AE7">
       <w:pPr>
-        <w:spacing w:line="295" w:lineRule="auto" w:before="23"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:before="23" w:line="295" w:lineRule="auto"/>
+        <w:ind w:left="4347" w:right="3813"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...32 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Regular</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-14"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Admission</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-14"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>(English-based</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-13"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Program)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="77DD2822" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:spacing w:line="163" w:lineRule="exact" w:before="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:line="163" w:lineRule="exact"/>
+        <w:ind w:left="4758"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Graduate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>School</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Life</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Sciences</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7A598654" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="57833222" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="52"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5F2738A9" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="1186"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>INSTRUCTIONS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>（記入上の注意</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7EB5A453" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="67"/>
         <w:ind w:left="1185"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>１．</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>application</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>should</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>typed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="28"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>（明瞭に記入してください</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-        <w:t>｡)</w:t>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>｡</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="196E0ACD" w14:textId="21320452" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="66"/>
         <w:ind w:left="1185"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>２．</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t>Numbers</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>should</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Arabic</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="44"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B61517">
         <w:t>numerals.</w:t>
       </w:r>
+      <w:r w:rsidR="00B61517">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B61517">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
-        </w:rPr>
-        <w:t>（数字は算用数字を使用してください</w:t>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>数字は算用数字を使用してください</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-        <w:t>｡)</w:t>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>｡</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2DA11DAF" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="67"/>
         <w:ind w:left="1185"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>３．</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t>Years</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>should</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>written</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>using</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Anno</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Domini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>system</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>. </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>（年号はすべて西暦で記入してください</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-        <w:t>｡)</w:t>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>｡</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="18FC99CB" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="65"/>
         <w:ind w:left="1185"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>４．</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Proper</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>nouns</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>should</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="5"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>written</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="5"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>full</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>abbreviated.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
           <w:spacing w:val="-2"/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>（固有名詞はすべて正式な名称とし，一切省略しないでください</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-        <w:t>｡)</w:t>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>｡</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2DA4C4B5" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="70"/>
         <w:ind w:left="1331"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Personal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>data</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>entered</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>this</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>application</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>only</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>used</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>selection</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>purposes.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="251B23EE" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="124"/>
         <w:ind w:left="1331"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
           <w:spacing w:val="-4"/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>(本申請書に記載された個人情報については，選考以外の目的では使用いたしません。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1D3E2293" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="73C13552" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="0"/>
+        <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:sectPr>
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId18"/>
+        <w:sectPr w:rsidR="00660956">
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="default" r:id="rId22"/>
           <w:pgSz w:w="11910" w:h="16840"/>
-          <w:pgMar w:header="664" w:footer="888" w:top="940" w:bottom="1080" w:left="283" w:right="425"/>
+          <w:pgMar w:top="940" w:right="425" w:bottom="1080" w:left="283" w:header="664" w:footer="888" w:gutter="0"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="56277569" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="118"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="42D02944" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="684"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
         </w:rPr>
         <w:t>１．</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t>Name</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>full</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>native</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t>language</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="46CBF3AA" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
         <w:br w:type="column"/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="194F920F" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="105"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1CA30000" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
         <w:tabs>
-          <w:tab w:pos="1608" w:val="left" w:leader="none"/>
-          <w:tab w:pos="6083" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1608"/>
+          <w:tab w:val="left" w:pos="6083"/>
         </w:tabs>
-        <w:spacing w:line="167" w:lineRule="exact" w:before="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:line="167" w:lineRule="exact"/>
+        <w:ind w:left="138"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:spacing w:val="-22"/>
           <w:sz w:val="15"/>
-          <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
           <w:sz w:val="15"/>
-          <w:u w:val="none"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝"/>
           <w:spacing w:val="-61"/>
           <w:sz w:val="15"/>
-          <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3443BC78" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="76"/>
         <w:ind w:left="576"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
         <w:br w:type="column"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>(Sex)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="25A2117A" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="1014" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="60" w:after="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+        <w:spacing w:before="60"/>
+        <w:ind w:hanging="361"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>Male（男</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="55852C8B" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...6 lines deleted...]
-        <w:sectPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00660956">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
-          <w:pgMar w:header="664" w:footer="888" w:top="0" w:bottom="740" w:left="283" w:right="425"/>
-          <w:cols w:num="3" w:equalWidth="0">
+          <w:pgMar w:top="0" w:right="425" w:bottom="740" w:left="283" w:header="664" w:footer="888" w:gutter="0"/>
+          <w:cols w:num="3" w:space="720" w:equalWidth="0">
             <w:col w:w="2765" w:space="40"/>
             <w:col w:w="6084" w:space="39"/>
             <w:col w:w="2274"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="710AA550" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:pos="3322" w:val="left" w:leader="none"/>
-[...1 lines deleted...]
-          <w:tab w:pos="6685" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="3322"/>
+          <w:tab w:val="left" w:pos="5132"/>
+          <w:tab w:val="left" w:pos="6685"/>
         </w:tabs>
         <w:spacing w:line="192" w:lineRule="exact"/>
         <w:ind w:left="883"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>（姓名（自国語</w:t>
-      </w:r>
+        <w:t>（</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>姓名（自国語</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>))</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
-        <w:rPr/>
-        <w:t>(Family </w:t>
+        <w:t xml:space="preserve">(Family </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>name)</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:tab/>
         <w:t>(First</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>name)</w:t>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:tab/>
         <w:t>(Middle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>name)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4074DF94" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:pos="1239" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1239"/>
         </w:tabs>
         <w:spacing w:line="172" w:lineRule="exact"/>
         <w:ind w:left="883"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
         <w:br w:type="column"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Female（女</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5EB211CC" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...4 lines deleted...]
-        <w:sectPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="172" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00660956">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
-          <w:pgMar w:header="664" w:footer="888" w:top="0" w:bottom="740" w:left="283" w:right="425"/>
-          <w:cols w:num="2" w:equalWidth="0">
+          <w:pgMar w:top="0" w:right="425" w:bottom="740" w:left="283" w:header="664" w:footer="888" w:gutter="0"/>
+          <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="7619" w:space="1079"/>
             <w:col w:w="2504"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7061A190" w14:textId="7E29CB03" w:rsidR="00660956" w:rsidRDefault="00660956">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="123"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...76 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6C800513" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="909" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="909"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
-        <w:ind w:left="909" w:right="0" w:hanging="225"/>
+        <w:ind w:left="909" w:hanging="225"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>Your</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>prospective</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>supervising</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>professor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>contact</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:spacing w:val="9"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>status</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t>（希望指導教員および連絡状況</w:t>
-      </w:r>
+        <w:t>（</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>希望指導教員および連絡状況</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>）.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="064F9C2C" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="172"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3726F79C" w14:textId="4A607F3F" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:pos="3288" w:val="left" w:leader="none"/>
-          <w:tab w:pos="6469" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="3288"/>
+          <w:tab w:val="left" w:pos="6469"/>
         </w:tabs>
         <w:spacing w:line="285" w:lineRule="auto"/>
         <w:ind w:left="684" w:right="4725"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wps">
+          <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="486862336">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C9800D4" wp14:editId="73BED979">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1991268</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>148033</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="200025" cy="366395"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="48" name="Group 48"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks/>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
-                      <wpg:cNvPr id="48" name="Group 48"/>
-                      <wpg:cNvGrpSpPr/>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="200025" cy="366395"/>
+                          <a:chOff x="0" y="0"/>
                           <a:chExt cx="200025" cy="366395"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="49" name="Graphic 49"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="4762" y="4762"/>
                             <a:ext cx="190500" cy="167640"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
                             <a:ahLst/>
                             <a:cxnLst/>
                             <a:rect l="l" t="t" r="r" b="b"/>
                             <a:pathLst>
                               <a:path w="190500" h="167640">
                                 <a:moveTo>
                                   <a:pt x="0" y="167639"/>
                                 </a:moveTo>
                                 <a:lnTo>
                                   <a:pt x="190500" y="167639"/>
                                 </a:lnTo>
@@ -12413,3609 +5776,3531 @@
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group style="position:absolute;margin-left:156.792801pt;margin-top:11.656154pt;width:15.75pt;height:28.85pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-16454144" id="docshapegroup37" coordorigin="3136,233" coordsize="315,577">
-[...6 lines deleted...]
-                <w10:wrap type="none"/>
+              <v:group w14:anchorId="4369364C" id="Group 48" o:spid="_x0000_s1026" style="position:absolute;margin-left:156.8pt;margin-top:11.65pt;width:15.75pt;height:28.85pt;z-index:-251656192;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="200025,366395" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBWDIL0gIAAJ8JAAAOAAAAZHJzL2Uyb0RvYy54bWzsVl1v2yAUfZ+0/4B4X52PJm2sOtXUrtGk&#10;qqvUTHsmGH9oGBiQOP33u1wbJ22laes0aQ/1g32Bw+Xew7mYi8t9I8lOWFdrldHxyYgSobjOa1Vm&#10;9Ov65sM5Jc4zlTOplcjoo3D0cvn+3UVrUjHRlZa5sAScKJe2JqOV9yZNEscr0TB3oo1QMFho2zAP&#10;TVsmuWUteG9kMhmN5kmrbW6s5sI56L3uBukS/ReF4P5LUTjhicwoxObxbfG9Ce9kecHS0jJT1bwP&#10;g70iiobVChYdXF0zz8jW1i9cNTW32unCn3DdJLooai4wB8hmPHqWzcrqrcFcyrQtzUATUPuMp1e7&#10;5Xe7lTUP5t520YN5q/l3B7wkrSnT4/HQLg/gfWGbMAmSIHtk9HFgVOw94dAJWzSazCjhMDSdz6eL&#10;Wcc4r2BbXszi1adfzktY2i2KoQ2htAa04w70uL+j56FiRiDrLqR/b0mdZ/R0QYliDUh41asFeoCl&#10;sDigAoN9y/VkPuPn9Gw+oQR4QAN1F1kaL0azEagzsDSen81PUZdDtizlW+dXQiPdbHfrPE4v82ix&#10;Klp8r6JpQfxB9hJl7ykB2VtKQPabbhMM82Fe2MNgkhZW7yOphkDCaKN3Yq0R5w+bFiKdIgcQ6QEi&#10;1TE0OuwzG/ARFb8GHR+hIwUREL8dEMgCj7+DeRJldMKldgI4hMBD5oOBbEDnMd9SBWIWM5BxYMBp&#10;Wec3tZTYsOXmSlqyY+F4wSdQCx6ewIx1/pq5qsPhUA+TCuvMpZ1ogpg2On8EzbWgsoy6H1tmBSXy&#10;swJVhwMsGjYam2hYL680HnO4U7Dmev+NWUPC8hn1oLY7HcXN0qijwMGADTOV/rj1uqiDyKDQYkR9&#10;AwqtE/0/r7gZpPu04qAHYvrzihsvpmfT8070bzWXxip4q7nw1zso/P+uOfznwS0Aj5f+xhKuGcdt&#10;rNHDvWr5EwAA//8DAFBLAwQUAAYACAAAACEApCsnhOAAAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQUvDQBCF74L/YRnBm91s15YSMymlqKci2AribZtMk9DsbMhuk/Tfu57scXgf732TrSfbioF6&#10;3zhGULMEBHHhyoYrhK/D29MKhA+GS9M6JoQreVjn93eZSUs38icN+1CJWMI+NQh1CF0qpS9qssbP&#10;XEccs5PrrQnx7CtZ9maM5baV8yRZSmsajgu16WhbU3HeXyzC+2jGjVavw+582l5/DouP750ixMeH&#10;afMCItAU/mH404/qkEeno7tw6UWLoJVeRhRhrjWICOjnhQJxRFipBGSeydsP8l8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAwVgyC9ICAACfCQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEApCsnhOAAAAAJAQAADwAAAAAAAAAAAAAAAAAsBQAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADkGAAAAAA==&#10;">
+                <v:shape id="Graphic 49" o:spid="_x0000_s1027" style="position:absolute;left:4762;top:4762;width:190500;height:167640;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="190500,167640" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDu191RxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq96aZStInZiFgKItXSVDw/sq9J2uzbkF1N/PddQfA4zMw3TLocTCPO1LnasoLnSQSC&#10;uLC65lLB4ft9/ArCeWSNjWVScCEHy+xhlGKibc9fdM59KQKEXYIKKu/bREpXVGTQTWxLHLwf2xn0&#10;QXal1B32AW4aOY2imTRYc1iosKV1RcVffjIKjv3h7fMj0ridx/S7znfxfjOPlXp6HFYLEJ4Gfw/f&#10;2hut4CWG65fwA2T2DwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO7X3VHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,167639r190500,l190500,,,,,167639xe" filled="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shape id="Graphic 50" o:spid="_x0000_s1028" style="position:absolute;left:4762;top:193738;width:190500;height:167640;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="190500,167640" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD6NOIRwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlBG9m00Jrk7oJYilIsUpT6XnITpPU7GzIrib+++5B8Ph436t8NK24UO8aywoeohgEcWl1&#10;w5WC4/f74gWE88gaW8uk4EoO8mw6WWGq7cBfdCl8JUIIuxQV1N53qZSurMmgi2xHHLhf2xv0AfaV&#10;1D0OIdy08jGOn6XBhkNDjR1taipPxdko+BmOb4ddrPFjmdDfpvhM9ttlotR8Nq5fQXga/V18c2+1&#10;gqewPnwJP0Bm/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6NOIRwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,167639r190500,l190500,,,,,167639xe" filled="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
         </w:rPr>
-        <w:t>Name of </w:t>
+        <w:t xml:space="preserve">Name of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Professor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:t>希望指導教員名</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-54"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:t>Contact</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:t>Sta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:t>us （</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>連</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:t>絡状況</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t>P</w:t>
+        <w:t>Y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
         </w:rPr>
-        <w:t>rofe</w:t>
+        <w:t>es, I ha</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t>s</w:t>
+        <w:t>v</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
         </w:rPr>
-        <w:t>s</w:t>
+        <w:t>e be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n in contact with </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:t>his</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:t>profes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t>o</w:t>
+        <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...176 lines deleted...]
-        </w:rPr>
         <w:t>or.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6CF5FB47" w14:textId="6808E03E" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="30"/>
         <w:ind w:left="3281"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
         </w:rPr>
         <w:t>No,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
         </w:rPr>
         <w:t>have</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
         </w:rPr>
         <w:t>been</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
         </w:rPr>
         <w:t>contact</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>professor.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="33B5CA4E" w14:textId="7E2E01FF" w:rsidR="00660956" w:rsidRDefault="00660956">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="133"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="601EE162" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:pos="10053" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="10053"/>
         </w:tabs>
         <w:ind w:left="684"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+        <w:t xml:space="preserve">Specific topic of your research plan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:t>特に</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:t>○○</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:t>に関する研究</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:t>）：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="82"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1BB95EA5" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="158"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3170A4F4" w14:textId="33463BF9" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="909" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="909"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="1" w:after="0"/>
-        <w:ind w:left="909" w:right="0" w:hanging="225"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="909" w:hanging="225"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>Field</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>specialization</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>studied</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>past</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
-          <w:sz w:val="15"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>Be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>detailed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>specific</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="10"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>possible</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="15"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>（過去に専攻した専門分野（できるだけ具体的に詳細に記入してください</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="15"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>｡</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4974E348" w14:textId="53821061" w:rsidR="00660956" w:rsidRDefault="00CF112E">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="88"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF112E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487600128">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3515300F" wp14:editId="5A4B90EC">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>621376</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>407035</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>153184</wp:posOffset>
+                  <wp:posOffset>64135</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6472555" cy="741045"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="6522720" cy="792480"/>
+                <wp:effectExtent l="0" t="0" r="11430" b="26670"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="51" name="Group 51"/>
+                <wp:docPr id="217" name="テキスト ボックス 2"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks/>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic>
-[...4 lines deleted...]
-                      <wpg:grpSpPr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6472555" cy="741045"/>
-                          <a:chExt cx="6472555" cy="741045"/>
+                          <a:ext cx="6522720" cy="792480"/>
                         </a:xfrm>
-                      </wpg:grpSpPr>
-[...156 lines deleted...]
-                    </wpg:wgp>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="29BAC689" w14:textId="3E73711A" w:rsidR="00CF112E" w:rsidRPr="00CF112E" w:rsidRDefault="00CF112E">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group style="position:absolute;margin-left:48.927299pt;margin-top:12.061787pt;width:509.65pt;height:58.35pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15716352;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshapegroup40" coordorigin="979,241" coordsize="10193,1167">
-[...11 lines deleted...]
-                </v:line>
+              <v:shapetype w14:anchorId="3515300F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="テキスト ボックス 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:32.05pt;margin-top:5.05pt;width:513.6pt;height:62.4pt;z-index:-251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGjaqzDwIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysk99v2yAQx98n7X9AvC9OrKRtrDhVly7T&#10;pO6H1O0PwBjHaJhjB4md/fU7cJpG3fYyjQcE3PHl7nPH6nboDDso9BpsyWeTKWfKSqi13ZX829ft&#10;mxvOfBC2FgasKvlReX67fv1q1btC5dCCqRUyErG+6F3J2xBckWVetqoTfgJOWTI2gJ0ItMVdVqPo&#10;Sb0zWT6dXmU9YO0QpPKeTu9HI18n/aZRMnxuGq8CMyWn2EKaMc1VnLP1ShQ7FK7V8hSG+IcoOqEt&#10;PXqWuhdBsD3q36Q6LRE8NGEiocugabRUKQfKZjZ9kc1jK5xKuRAc786Y/P+TlZ8Oj+4LsjC8hYEK&#10;mJLw7gHkd88sbFphd+oOEfpWiZoenkVkWe98cboaUfvCR5Gq/wg1FVnsAyShocEuUqE8GalTAY5n&#10;6GoITNLh1SLPr3MySbJdL/P5TapKJoqn2w59eK+gY3FRcqSiJnVxePAhRiOKJ5f4mAej6602Jm1w&#10;V20MsoOgBtimkRJ44WYs60u+XOSLEcBfJaZp/Emi04E62eiu5DdnJ1FEbO9snfosCG3GNYVs7Ilj&#10;RDdCDEM1kGPkWUF9JKIIY8fSD6NFC/iTs566teT+x16g4sx8sFSV5Ww+j+2dNvNF4omXlurSIqwk&#10;qZIHzsblJqQvEYFZuKPqNTqBfY7kFCt1YeJ9+jGxzS/3yev5X69/AQAA//8DAFBLAwQUAAYACAAA&#10;ACEAOs7sI98AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXFBrh0ShCXEq&#10;hASCWykVXN3YTSLidbDdNLw92xOc9mdGs99W69kObDI+9A4lJEsBzGDjdI+thN3702IFLESFWg0O&#10;jYQfE2BdX15UqtTuhG9m2saWUQiGUknoYhxLzkPTGavC0o0GSTs4b1Wk0bdce3WicDvwWyFyblWP&#10;dKFTo3nsTPO1PVoJq+xl+gyv6eajyQ9DEW/upudvL+X11fxwDyyaOf6Z4YxP6FAT094dUQc2SMiz&#10;hJy0F1TPuiiSFNieujQrgNcV//9C/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDGjaqz&#10;DwIAAB8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA6&#10;zuwj3wAAAAoBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="29BAC689" w14:textId="3E73711A" w:rsidR="00CF112E" w:rsidRPr="00CF112E" w:rsidRDefault="00CF112E">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
                 <w10:wrap type="topAndBottom"/>
-              </v:group>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2440154E" w14:textId="5096D3B0" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="909"/>
+          <w:tab w:val="left" w:pos="984"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="319" w:lineRule="auto"/>
+        <w:ind w:left="984" w:right="565" w:hanging="300"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>titles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>subjects</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>books</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>papers</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>graduation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>thesis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>authored</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>applicant),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>any,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>address</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>publisher</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t>Field</w:t>
-[...103 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve">of publication. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="15"/>
-        </w:rPr>
-[...111 lines deleted...]
-        <w:t>.) </w:t>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>（著書，論文（卒業論文を含む）があればその題名，出版社名，出版年月日，出版場所を記載してください｡</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t>（過去に専攻した専門分野（できるだけ具体的に詳細に記入してください</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497E0423" w14:textId="4543DC6E" w:rsidR="00660956" w:rsidRDefault="00CF112E">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF112E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
-          <w:spacing w:val="-5"/>
-[...36 lines deleted...]
-          <w:sz w:val="15"/>
+          <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487600640">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73C69ABB" wp14:editId="6B51F680">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>629003</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>411480</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>365885</wp:posOffset>
+                  <wp:posOffset>1905</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6484620" cy="784860"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="6522720" cy="792480"/>
+                <wp:effectExtent l="0" t="0" r="11430" b="26670"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="56" name="Graphic 56"/>
+                <wp:docPr id="82" name="テキスト ボックス 2"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks/>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvPr id="56" name="Graphic 56"/>
-[...1 lines deleted...]
-                      <wps:spPr>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6484620" cy="784860"/>
+                          <a:ext cx="6522720" cy="792480"/>
                         </a:xfrm>
-                        <a:custGeom>
+                        <a:prstGeom prst="rect">
                           <a:avLst/>
-                          <a:gdLst/>
-[...24 lines deleted...]
-                        <a:ln w="6350">
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
-                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-[...2 lines deleted...]
-                        </a:prstTxWarp>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="69D8A91F" w14:textId="0C26AACE" w:rsidR="00CF112E" w:rsidRPr="00CF112E" w:rsidRDefault="00CF112E" w:rsidP="00CF112E">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect style="position:absolute;margin-left:49.527802pt;margin-top:28.8099pt;width:510.6pt;height:61.8pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15715840;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshape41" filled="false" stroked="true" strokeweight=".5pt" strokecolor="#000000">
-                <v:stroke dashstyle="solid"/>
+              <v:shape w14:anchorId="73C69ABB" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:32.4pt;margin-top:.15pt;width:513.6pt;height:62.4pt;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYWaVlEgIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk99v2yAQx98n7X9AvC9OrKRtrDhVly7T&#10;pO6H1O0POGMco2GOAYmd/fU7iJtG3fYyjQfEcfDl7nPH6nboNDtI5xWaks8mU86kEVgrsyv5t6/b&#10;Nzec+QCmBo1GlvwoPb9dv3616m0hc2xR19IxEjG+6G3J2xBskWVetLIDP0ErDTkbdB0EMt0uqx30&#10;pN7pLJ9Or7IeXW0dCuk97d6fnHyd9JtGivC5abwMTJecYgtpdmmu4pytV1DsHNhWiTEM+IcoOlCG&#10;Hj1L3UMAtnfqN6lOCYcemzAR2GXYNErIlANlM5u+yOaxBStTLgTH2zMm//9kxafDo/3iWBje4kAF&#10;TEl4+4Diu2cGNy2YnbxzDvtWQk0PzyKyrLe+GK9G1L7wUaTqP2JNRYZ9wCQ0NK6LVChPRupUgOMZ&#10;uhwCE7R5tcjz65xcgnzXy3x+k6qSQfF02zof3kvsWFyU3FFRkzocHnyI0UDxdCQ+5lGrequ0Tobb&#10;VRvt2AGoAbZppAReHNOG9SVfLvLFCcBfJaZp/EmiU4E6Wauu5DfnQ1BEbO9MnfosgNKnNYWszcgx&#10;ojtBDEM1MFWPkCPWCusjgXV4alz6aLRo0f3krKemLbn/sQcnOdMfDBVnOZvPY5cnY75IWN2lp7r0&#10;gBEkVfLA2Wm5CelnRG4G76iIjUp8nyMZQ6ZmTNjHjxO7/dJOp56/9/oXAAAA//8DAFBLAwQUAAYA&#10;CAAAACEArNcuud8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDrNC2h&#10;DXEqhASiN2gRXN14m0TE62C7afh7tie4zWpWM2+K9Wg7MaAPrSMFs2kCAqlypqVawfvuabIEEaIm&#10;oztHqOAHA6zLy4tC58ad6A2HbawFh1DItYImxj6XMlQNWh2mrkdi7+C81ZFPX0vj9YnDbSfTJMmk&#10;1S1xQ6N7fGyw+toerYLl4mX4DJv560eVHbpVvLkbnr+9UtdX48M9iIhj/HuGMz6jQ8lMe3ckE0Sn&#10;IFsweVQwB3F2k1XK0/as0tsZyLKQ/weUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDY&#10;WaVlEgIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCs1y653wAAAAgBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="69D8A91F" w14:textId="0C26AACE" w:rsidR="00CF112E" w:rsidRPr="00CF112E" w:rsidRDefault="00CF112E" w:rsidP="00CF112E">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
                 <w10:wrap type="topAndBottom"/>
-              </v:rect>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="02719267" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="909"/>
+        </w:tabs>
+        <w:ind w:left="909" w:hanging="225"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t>State</w:t>
+        <w:t>Employment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>Record</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>Begin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>most</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>recent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t>the</w:t>
+        <w:t>employment,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
-          <w:spacing w:val="-4"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t>titles</w:t>
+        <w:t>if</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
-          <w:spacing w:val="-7"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t>or</w:t>
+        <w:t>applicable.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
-[...382 lines deleted...]
-        <w:t>of publication. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
-          <w:spacing w:val="-2"/>
-[...26 lines deleted...]
-        <w:jc w:val="left"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:sz w:val="15"/>
         </w:rPr>
-      </w:pPr>
-[...156 lines deleted...]
-      </w:r>
+        <w:t>職歴</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5A0A2B2B" w14:textId="6D5A9B11" w:rsidR="00660956" w:rsidRDefault="00660956">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="left"/>
         <w:tblInd w:w="537" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2837"/>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="1558"/>
         <w:gridCol w:w="3545"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="1805F032" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="580" w:hRule="atLeast"/>
+          <w:trHeight w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2837" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="532701D7" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="61"/>
               <w:ind w:left="126"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>address</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="33"/>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>organization</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="1A7E7132" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="102"/>
               <w:ind w:left="126" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
+                <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="15"/>
+                <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>（勤務先および所在地</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="15"/>
+                <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7FC947B4" w14:textId="14E6ABFA" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60"/>
               <w:ind w:left="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>Period</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B61517">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t>employment(YYYY/MM/DD)</w:t>
-[...2 lines deleted...]
-          <w:p>
+              <w:t>employment (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>YYYY/MM/DD)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67D0BB99" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="101"/>
               <w:ind w:left="11" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t>（勤務期間</w:t>
-            </w:r>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>勤務期間</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4DB9DC7C" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="6E4C5D35" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="101"/>
               <w:ind w:left="9" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t>（役職名</w:t>
-            </w:r>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>役職名</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3545" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="02A0A422" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>Type</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>work</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="67C552CA" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="101"/>
               <w:ind w:left="7" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t>（職務内容</w:t>
-            </w:r>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>職務内容</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="2FE14F5B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1132" w:hRule="atLeast"/>
+          <w:trHeight w:val="1132"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2837" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="36DC6C5B" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="475" w:lineRule="auto" w:before="139"/>
+          <w:p w14:paraId="4135AFC2" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="139" w:line="475" w:lineRule="auto"/>
               <w:ind w:left="79" w:right="2161"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>From</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="43A47101" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3545" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="169010CD" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="28C4BAFB" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1261" w:hRule="atLeast"/>
+          <w:trHeight w:val="1261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2837" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="71AE2973" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="41792759" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="81"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="5FE763DC" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="475" w:lineRule="auto"/>
               <w:ind w:left="79" w:right="2161"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>From</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4AEEE9A7" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3545" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4A8699BD" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="1E46086D" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="14"/>
         </w:rPr>
-        <w:sectPr>
+        <w:sectPr w:rsidR="00660956">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
-          <w:pgMar w:header="664" w:footer="888" w:top="0" w:bottom="740" w:left="283" w:right="425"/>
+          <w:pgMar w:top="0" w:right="425" w:bottom="740" w:left="283" w:header="664" w:footer="888" w:gutter="0"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7FBDFDE2" w14:textId="245E34FE" w:rsidR="00660956" w:rsidRDefault="00660956">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...86 lines deleted...]
-        <w:spacing w:before="193"/>
+        <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="36C1C176" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="193"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4227972C" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="589" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="589"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
-        <w:ind w:left="589" w:right="0" w:hanging="225"/>
+        <w:ind w:left="589" w:hanging="225"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>Japanese</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>language</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>proficiency:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>Evaluate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>level</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>insert</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>where</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>appropriate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>following</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>blank</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>space.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="03DF3B85" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="67"/>
         <w:ind w:left="364"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-4"/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>（日本語能力を自己評価のうえ，該当欄に×印を記入してください</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-        <w:t>｡）</w:t>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>｡</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="25FB0A33" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
           <w:sz w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="left"/>
         <w:tblInd w:w="660" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3202"/>
         <w:gridCol w:w="1673"/>
         <w:gridCol w:w="1651"/>
         <w:gridCol w:w="1649"/>
         <w:gridCol w:w="1662"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="2C73E99D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="419" w:hRule="atLeast"/>
+          <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2AC318CD" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="199B34E3" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:ind w:left="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>Excellent</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="724895B8" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:ind w:left="11" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>（優</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="65A4A8F4" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>Good</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="78F2953E" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>（良</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1649" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0D546E5A" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:ind w:left="10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>Fair</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="7B1A2BDD" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:ind w:left="10" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>（可</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1662" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3611ADD4" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:ind w:left="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>Poor</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="5F467142" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:ind w:left="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t>（不可</w:t>
-            </w:r>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>不可</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="7B3DD11C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="419" w:hRule="atLeast"/>
+          <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="75D5F071" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:ind w:left="11" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>Reading</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="2B761909" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:ind w:left="11" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t>（読む能力</w:t>
-            </w:r>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>読む能力</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6CAB3D04" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0050BEFD" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1649" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="34BB9F31" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1662" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1CD6E5E2" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="64EDDAA1" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="422" w:hRule="atLeast"/>
+          <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0D8C205A" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:ind w:left="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>Writing</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="53C1D5DD" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:ind w:left="11" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t>（書く能力</w:t>
-            </w:r>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>書く能力</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4E366FD4" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="196CEB1D" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1649" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="02847BE0" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1662" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2F90E6AA" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="335B23EF" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="420" w:hRule="atLeast"/>
+          <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="13E93F4A" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:ind w:left="11" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>Speaking</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="762DA377" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:ind w:left="11" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t>（話す能力</w:t>
-            </w:r>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>話す能力</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4FE5052A" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2003FCB1" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1649" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5401E35F" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1662" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="677CA1E1" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="4A7E5094" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6AE625EA" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="16"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1A496E48" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="589" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="589"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
-        <w:ind w:left="589" w:right="0" w:hanging="225"/>
+        <w:ind w:left="589" w:hanging="225"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>Accompanying</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>Dependents</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>(Provide</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>following</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>if</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>you</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>plan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>bring</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>any</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>family</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>members</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>Japan.)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0E1885C5" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="42"/>
         <w:ind w:left="465"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-4"/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>同伴家族欄（渡日する場合，同伴予定の家族がいる場合に記入してください。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5DD0803A" w14:textId="45152D6D" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="292" w:lineRule="auto" w:before="45"/>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="45" w:line="292" w:lineRule="auto"/>
         <w:ind w:left="810" w:right="693" w:hanging="149"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="486864896">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52E6039A" wp14:editId="5D251DBC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>730397</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>418707</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="56515" cy="337185"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="61" name="Graphic 61"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks/>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvPr id="61" name="Graphic 61"/>
-                      <wps:cNvSpPr/>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="56515" cy="337185"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="56515" h="337185">
                               <a:moveTo>
                                 <a:pt x="56400" y="336854"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="34407" y="332437"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="16484" y="320374"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="4419" y="302452"/>
                               </a:lnTo>
@@ -16039,84 +9324,86 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape style="position:absolute;margin-left:57.5116pt;margin-top:32.969101pt;width:4.45pt;height:26.55pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-16451584" id="docshape45" coordorigin="1150,659" coordsize="89,531" path="m1239,1190l1204,1183,1176,1164,1157,1136,1150,1101,1150,748,1157,714,1176,685,1204,666,1239,659e" filled="false" stroked="true" strokeweight=".75pt" strokecolor="#000000">
+              <v:shape w14:anchorId="79D4FC13" id="Graphic 61" o:spid="_x0000_s1026" style="position:absolute;margin-left:57.5pt;margin-top:32.95pt;width:4.45pt;height:26.55pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="56515,337185" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwTwJLdQIAAMQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtrxj8S14lRTo06T&#10;qq5SO+2ZYBxbw8CAxOl/vwMbJ9ukaJrmB3zAx8d3d9yt7049R0emTSdFhRc3MUZMUFl3Yl/hr68P&#10;HwqMjCWiJlwKVuE3ZvDd5v279aBKlshW8pppBCTClIOqcGutKqPI0Jb1xNxIxQRsNlL3xMJU76Na&#10;kwHYex4lcbyMBqlrpSVlxsDqdtzEG8/fNIzaL01jmEW8wqDN+lH7cefGaLMm5V4T1XZ0kkH+QUVP&#10;OgGXzlRbYgk66O4Pqr6jWhrZ2Bsq+0g2TUeZ9wG8WcS/efPSEsW8LxAco+Ywmf9HS5+OL+pZO+lG&#10;PUr63UBEokGZct5xEzNhTo3uHRaEo5OP4tscRXayiMJivswXOUYUdtJ0tShyF+SIlOEsPRj7iUnP&#10;Q46Pxo45qINF2mDRkwimhky6HHKfQ4sR5FBjBDncjTlUxLpzTpwz0TALaWcdbrOXR/YqPcw6F/Jl&#10;FsPD8GKXRZ5NYs8wLi7haZbFqwmeZOlqggdQ+CvPvVhmRTaCkzhdBe4ACv8RnGWL2xEbJ1meXCUe&#10;BSdFnM2CA1n4j6QjMF+mRXGV8Hx5lt7+rVPg3uo67TlacMF12nMefFHCexk9AcPl07+gOcewePmK&#10;uHDpvs2T3NegkbyrHzrOXZaN3u/uuUZH4jqA/6ZI/AJT2tgtMe2I81tzwKaCGGvAVcNO1m/PGg3Q&#10;NipsfhyIZhjxzwLq0vWYYOhg7IKhLb+XvhP5Bwh3vp6+Ea2Qu77CFkroSYaqJ2WoDheDGetOCvnx&#10;YGXTudLxxToqmibQKny4prbmetHl3KPOzXfzEwAA//8DAFBLAwQUAAYACAAAACEAz6L4gt0AAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjToEYkxKkAiZ8TUlvE2Y23cdR4&#10;HWI3Td+ezQluO5rR7DflenKdGHEIrScFy0UCAqn2pqVGwdfu9e4BRIiajO48oYILBlhX11elLow/&#10;0wbHbWwEl1AotAIbY19IGWqLToeF75HYO/jB6chyaKQZ9JnLXSfTJMmk0y3xB6t7fLFYH7cnp8CM&#10;Wf5hni8/+dv7t0XbYbpzn0rd3kxPjyAiTvEvDDM+o0PFTHt/IhNEx3q54i1RQbbKQcyB9J6P/ezk&#10;CciqlP8nVL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcE8CS3UCAADEBQAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAz6L4gt0AAAAKAQAADwAA&#10;AAAAAAAAAAAAAADPBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#10;" path="m56400,336854l34407,332437,16484,320374,4419,302452,,280454,,56388,4419,34397,16484,16478,34407,4417,56400,e" filled="f">
                 <v:path arrowok="t"/>
-                <v:stroke dashstyle="solid"/>
-                <w10:wrap type="none"/>
+                <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="0" simplePos="0" relativeHeight="15745024">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73F2999F" wp14:editId="3CFC7148">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>6540864</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>418701</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="55880" cy="337185"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="62" name="Graphic 62"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks/>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvPr id="62" name="Graphic 62"/>
-                      <wps:cNvSpPr/>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="55880" cy="337185"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="55880" h="337185">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="21557" y="4417"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="39254" y="16479"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="51233" y="34402"/>
                               </a:lnTo>
@@ -16140,20847 +9427,16397 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape style="position:absolute;margin-left:515.028687pt;margin-top:32.968601pt;width:4.4pt;height:26.55pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:15745024" id="docshape46" coordorigin="10301,659" coordsize="88,531" path="m10301,659l10335,666,10362,685,10381,714,10388,748,10388,1101,10381,1136,10362,1164,10335,1183,10301,1190e" filled="false" stroked="true" strokeweight=".75pt" strokecolor="#000000">
+              <v:shape w14:anchorId="15C7F208" id="Graphic 62" o:spid="_x0000_s1026" style="position:absolute;margin-left:515.05pt;margin-top:32.95pt;width:4.4pt;height:26.55pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="55880,337185" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4/ZMXfAIAAMYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X/3tpEadYmjRYUDR&#10;FWiHnRVZjo3JkiYpcfrvR8mWk3VADsN8sCnz6emRFHlzexw4OjBteilqnFzFGDFBZdOLXY2/vz58&#10;WmNkLBEN4VKwGr8xg283Hz/cjKpiqewkb5hGQCJMNaoad9aqKooM7dhAzJVUTICzlXogFpZ6FzWa&#10;jMA+8CiN4zIapW6UlpQZA3/vJyfeeP62ZdR+a1vDLOI1Bm3Wv7V/b9072tyQaqeJ6no6yyD/oGIg&#10;vYBDF6p7Ygna6/4vqqGnWhrZ2isqh0i2bU+ZjwGiSeJ30bx0RDEfCyTHqCVN5v/R0qfDi3rWTrpR&#10;j5L+NJCRaFSmWjxuYWbMsdWDw4JwdPRZfFuyyI4WUfhZFOs1pJqCJ8tWybpwSY5IFfbSvbFfmPQ8&#10;5PBo7FSDJlikCxY9imBqqKSrIfc1tBhBDTVGUMPtVENFrNvnxDkTjYuQbtHhnIM8sFfpYfZdCKDx&#10;5OXiHJUmRbHCCELK82Q1BxQg4as8YXadFrmHJmW+ur6ILZI0yzw2y/M4vYwtygyaCSQUZR77mwuC&#10;w9nhO2koFmy6jvOyvEx8EhGnOYQ5lSswhu/76LI0zlaXmU9Zy7I0zy4zw5XxN6ZcQ/rOJUCUrqL+&#10;Di1Vhp/n94gLV/DrIi18FxrJ++ah59zV2ejd9o5rdCBuBvhn5v8DprSx98R0E867FhlzS0xd4Pph&#10;K5u3Z41GGBw1Nr/2RDOM+FcBnemmTDB0MLbB0JbfST+L/BWEM1+PP4hWyB1fYwtN9CRD35Mq9IfL&#10;wYJ1O4X8vLey7V3z+HadFM0LGBY+XfNgc9PofO1Rp/G7+Q0AAP//AwBQSwMEFAAGAAgAAAAhAJU6&#10;0D/fAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjthtRtSFOhZB64tQU&#10;IY6OvU0iYjvEbhr4erYnuM1on2Zniv3sejbhGLvgFciVAIbeBNv5RsHb6fCwBRaT9lb3waOCb4yw&#10;Lxd3hc5tuPojTlVqGIX4mGsFbUpDznk0LTodV2FAT7dzGJ1OZMeG21FfKdz1fC3EhjvdefrQ6gFf&#10;WjSf1cUp+Ph6HX/qtayOjcyMOcXpcH6flLpfzs9PwBLO6Q+GW32qDiV1qsPF28h68iITklgFm8cd&#10;sBshsi2pmpTcCeBlwf+PKH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeP2TF3wCAADG&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlTrQP98A&#10;AAAMAQAADwAAAAAAAAAAAAAAAADWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" path="m,l21557,4417,39254,16479,51233,34402r4405,21998l55638,280466r-4405,21991l39254,320376,21557,332437,,336854e" filled="f">
                 <v:path arrowok="t"/>
-                <v:stroke dashstyle="solid"/>
-                <w10:wrap type="none"/>
+                <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>All</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>expenses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>incurred</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>by</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>presence</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>dependents</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>must</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>borne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>by</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>grantee.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>He/She</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>advised</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>take</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>into</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>consideration</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>various</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>difficulties</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>great</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>expense that</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>involved</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>in finding living</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>quarters.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Therefore,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>those</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>who wish to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>accompanied by</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>their</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>families</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>are</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>advised to </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">advised to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>come alone first</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t> and let</w:t>
+        <w:t xml:space="preserve"> and let</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
-          <w:u w:val="none"/>
-[...7 lines deleted...]
-        <w:t>their dependents come after suitable accommodation has beenfound.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">their dependents come after suitable accommodation has </w:t>
+      </w:r>
+      <w:r w:rsidR="00B61517">
+        <w:t>been found</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="22D40A9D" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="290" w:lineRule="auto" w:before="40"/>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="40" w:line="290" w:lineRule="auto"/>
         <w:ind w:left="1233" w:right="1204" w:hanging="321"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-4"/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>（注）同伴者に必要な経費はすべて留学生の負担であり，家族用の住居をみつけることは相当困難であり賃貸料も非常に高額になることを</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-130"/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-2"/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>あらかじめご承知おきください。留学生はまず単身で来日し、適当な住居をみつけた後、家族を呼び寄せることをおすすめします。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3BA7DED6" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="141"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
           <w:sz w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="left"/>
         <w:tblInd w:w="1204" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5163"/>
         <w:gridCol w:w="1577"/>
         <w:gridCol w:w="1575"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="3BB4758D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="585" w:hRule="atLeast"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5163" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="321C7B41" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:ind w:left="10" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="189" w:lineRule="exact" w:before="194"/>
+          <w:p w14:paraId="09B13958" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="194" w:line="189" w:lineRule="exact"/>
               <w:ind w:left="10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:spacing w:val="26"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>氏 名</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6EF19871" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20"/>
               <w:ind w:left="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>Relationship</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="45721F16" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="174"/>
               <w:ind w:left="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>(続</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:spacing w:val="45"/>
                 <w:w w:val="150"/>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>柄)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="461F6888" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:ind w:left="10" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>Age</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="189" w:lineRule="exact" w:before="194"/>
+          <w:p w14:paraId="3DFA0592" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="194" w:line="189" w:lineRule="exact"/>
               <w:ind w:left="10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:spacing w:val="26"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>年 齢</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="5067546E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="512" w:hRule="atLeast"/>
+          <w:trHeight w:val="512"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5163" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="150E6EF4" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="65C33A1D" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0D996293" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="54B2152D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="537" w:hRule="atLeast"/>
+          <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5163" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="271ECE30" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="63D8D330" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="102ACAC8" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="5DB09B4A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="528" w:hRule="atLeast"/>
+          <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5163" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4EE333DE" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7D49A14A" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0CBD8554" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="5B42536D" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="76"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1A876BDE" w14:textId="265EFE93" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="532" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="532"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
-        <w:ind w:left="532" w:right="0" w:hanging="168"/>
+        <w:ind w:left="532" w:hanging="168"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>Person</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>notified</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>applicant’s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>home</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>country</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>case</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B61517">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t>ofemergency:</w:t>
+        <w:t>of emergency</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5841F35F" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="57"/>
         <w:ind w:left="565"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-3"/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>(緊急の際の母国の連絡先)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7522678A" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="832" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="832"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="80" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:before="80"/>
+        <w:ind w:left="832" w:hanging="367"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:spacing w:val="-23"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>full:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="43EB05C7" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:pos="1557" w:val="left" w:leader="none"/>
-          <w:tab w:pos="10364" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1557"/>
+          <w:tab w:val="left" w:pos="10364"/>
         </w:tabs>
         <w:spacing w:before="68"/>
         <w:ind w:left="762"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
         </w:rPr>
         <w:t>（氏</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="70"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
         </w:rPr>
         <w:t>名</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2A498BD2" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="832" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="832"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="67" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:before="67"/>
+        <w:ind w:left="832" w:hanging="367"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t>Address:</w:t>
+        <w:t>Address</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>telephone</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>number,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>facsimile</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>number,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>address</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6285B9AC" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="66"/>
         <w:ind w:left="664"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-4"/>
+          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>（住所：電話番号，ファックス番号および E-mail アドレスを記入してください</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-        <w:t>｡）</w:t>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>｡</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3F30F924" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="54D2A501" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="301109C8" w14:textId="7E461037" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="988"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487602176">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B92AF33" wp14:editId="0557FB6B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>799753</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>142305</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6005195" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="63" name="Graphic 63"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks/>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvPr id="63" name="Graphic 63"/>
-                      <wps:cNvSpPr/>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6005195" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
-                            <a:path w="6005195" h="0">
+                            <a:path w="6005195">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="6004814" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape style="position:absolute;margin-left:62.972698pt;margin-top:11.205132pt;width:472.85pt;height:.1pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15714304;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshape47" coordorigin="1259,224" coordsize="9457,0" path="m1259,224l10716,224e" filled="false" stroked="true" strokeweight=".5pt" strokecolor="#000000">
+              <v:shape w14:anchorId="46DC368A" id="Graphic 63" o:spid="_x0000_s1026" style="position:absolute;margin-left:62.95pt;margin-top:11.2pt;width:472.85pt;height:.1pt;z-index:-251652096;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6005195,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9Amt6FAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aypuuMOMXQoMOA&#10;oivQDDsrshwbk0WNVOL070fJcZJ2t2E+CJT4RD7yUV7cHjor9gapBVfK6SSXwjgNVeu2pfyxvv9w&#10;IwUF5SplwZlSvhiSt8v37xa9L8wMGrCVQcFBHBW9L2UTgi+yjHRjOkUT8MaxswbsVOAtbrMKVc/R&#10;O5vN8vw66wErj6ANEZ+uBqdcpvh1bXT4XtdkgrClZG4hrZjWTVyz5UIVW1S+afWRhvoHFp1qHSc9&#10;hVqpoMQO279Cda1GIKjDREOXQV232qQauJpp/qaa50Z5k2rh5pA/tYn+X1j9uH/2Txipk38A/Yu4&#10;I1nvqTh54oaOmEONXcQycXFIXXw5ddEcgtB8eJ3n8+nnuRSafdPZp9TkTBXjXb2j8NVAiqP2DxQG&#10;DarRUs1o6YMbTWQlo4Y2aRikYA1RCtZwM2joVYj3Irloiv5MJJ51sDdrSN7whjlTO3utu0RxKVc3&#10;0yspxioZOyDYiGm4V4ORUrN9WZx1icXHeZ5Gg8C21X1rbWRBuN3cWRR7FQczfbEOjvAK5pHCSlEz&#10;4JLrCLPuqNMgTRRpA9XLE4qep7mU9Hun0Ehhvzkelzj6o4GjsRkNDPYO0gNJDeKc68NPhV7E9KUM&#10;rOwjjMOoilG0WPoJG286+LILULdR0TRDA6Pjhic4FXh8bfGJXO4T6vxPWP4BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDWA1ie3AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqN1A&#10;XZrGqaCILYLCB0zjaRLwI9huG/4eZwXLO3N050y1Ga1hJwqx907BfCaAkWu87l2r4OP9+eYeWEzo&#10;NBrvSMEPRdjUlxcVltqf3RuddqllucTFEhV0KQ0l57HpyGKc+YFc3h18sJhyDC3XAc+53BpeCCG5&#10;xd7lCx0OtO2o+dodrYKtfeK35tGEV/Gy+l4OEj8XQip1fTU+rIElGtMfDJN+Voc6O+390enITM7F&#10;YpVRBUVxB2wCxHIuge2niQReV/z/C/UvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH0C&#10;a3oUAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ANYDWJ7cAAAACgEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" path="m,l6004814,e" filled="f" strokeweight=".5pt">
                 <v:path arrowok="t"/>
-                <v:stroke dashstyle="solid"/>
-                <w10:wrap type="topAndBottom"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="0" simplePos="0" relativeHeight="15744000">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B54DAB7" wp14:editId="215763B7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>795943</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>400411</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6005195" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="64" name="Graphic 64"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks/>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvPr id="64" name="Graphic 64"/>
-                      <wps:cNvSpPr/>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6005195" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
-                            <a:path w="6005195" h="0">
+                            <a:path w="6005195">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="6004801" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line style="position:absolute;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:15744000" from="62.672699pt,31.528433pt" to="535.491699pt,31.528433pt" stroked="true" strokeweight=".5pt" strokecolor="#000000">
-[...2 lines deleted...]
-              </v:line>
+              <v:shape w14:anchorId="0DD06C5F" id="Graphic 64" o:spid="_x0000_s1026" style="position:absolute;margin-left:62.65pt;margin-top:31.55pt;width:472.85pt;height:.1pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6005195,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCrF2GFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aypeuMOMXQoMOA&#10;oivQDDsrshwbk0WNVOLk70fJcZJ1t2E+CJT4RD7yUV7cHTor9gapBVfK6SSXwjgNVeu2pfy+fnh3&#10;KwUF5SplwZlSHg3Ju+XbN4veF2YGDdjKoOAgjorel7IJwRdZRroxnaIJeOPYWQN2KvAWt1mFqufo&#10;nc1meX6T9YCVR9CGiE9Xg1MuU/y6Njp8q2syQdhSMreQVkzrJq7ZcqGKLSrftPpEQ/0Di061jpOe&#10;Q61UUGKH7V+hulYjENRhoqHLoK5bbVINXM00f1XNS6O8SbVwc8if20T/L6x+2r/4Z4zUyT+C/knc&#10;kaz3VJw9cUMnzKHGLmKZuDikLh7PXTSHIDQf3uT5fPppLoVm33T2MTU5U8V4V+8ofDGQ4qj9I4VB&#10;g2q0VDNa+uBGE1nJqKFNGgYpWEOUgjXcDBp6FeK9SC6aor8QiWcd7M0akje8Ys7ULl7rrlFcyofb&#10;fCrFWCVjBwQbMQ33ajBSaravi7MusXg/z9NoENi2emitjSwIt5t7i2Kv4mCmL9bBEf6AeaSwUtQM&#10;uOQ6waw76TRIE0XaQHV8RtHzNJeSfu0UGinsV8fjEkd/NHA0NqOBwd5DeiCpQZxzffih0IuYvpSB&#10;lX2CcRhVMYoWSz9j400Hn3cB6jYqmmZoYHTa8ASnAk+vLT6R631CXf4Jy98AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCPf9Bp2wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ1G&#10;TSHEqaCIK4LCB7jxkgTsdYjdNvw9mxM9zuzT7Ey1mbwTRxxjH0hDtlAgkJpge2o1fLw/39yCiMmQ&#10;NS4QavjFCJv68qIypQ0nesPjLrWCQyiWRkOX0lBKGZsOvYmLMCDx7TOM3iSWYyvtaE4c7p1cKlVI&#10;b3riD50ZcNth8707eA1b/yRz9+jGV/Vy97MeCvO1UoXW11fTwz2IhFP6h2Guz9Wh5k77cCAbhWO9&#10;XOWMaijyDMQMqHXG6/azk4OsK3k+of4DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQqxd&#10;hhQCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;j3/QadsAAAAKAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" path="m,l6004801,e" filled="f" strokeweight=".5pt">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>現住所 </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t>現住所</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>(Present</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B61517">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>address)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B61517">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B0FF25" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="14" w:line="390" w:lineRule="atLeast"/>
+        <w:ind w:left="988" w:right="6637"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
-          <w:spacing w:val="-2"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>電話番号/</w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:t>電話番号</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>番号 </w:t>
+        <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>(Telephone/Facsimile</w:t>
-[...12 lines deleted...]
-      </w:r>
+        <w:t>FAX</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>）： </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t>番号</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>(Telephone/Facsimile</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">）： </w:t>
+      </w:r>
+      <w:r>
         <w:t>Email</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>address</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5938FED7" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:ind w:left="972"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
+          <w:noProof/>
           <w:sz w:val="2"/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wps">
+          <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30993707" wp14:editId="00E0CF54">
                 <wp:extent cx="6004560" cy="6350"/>
                 <wp:effectExtent l="9525" t="0" r="0" b="3175"/>
                 <wp:docPr id="65" name="Group 65"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks/>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
-                      <wpg:cNvPr id="65" name="Group 65"/>
-                      <wpg:cNvGrpSpPr/>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6004560" cy="6350"/>
+                          <a:chOff x="0" y="0"/>
                           <a:chExt cx="6004560" cy="6350"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="66" name="Graphic 66"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="3175"/>
                             <a:ext cx="6004560" cy="1270"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
                             <a:ahLst/>
                             <a:cxnLst/>
                             <a:rect l="l" t="t" r="r" b="b"/>
                             <a:pathLst>
-                              <a:path w="6004560" h="0">
+                              <a:path w="6004560">
                                 <a:moveTo>
                                   <a:pt x="0" y="0"/>
                                 </a:moveTo>
                                 <a:lnTo>
                                   <a:pt x="6004039" y="0"/>
                                 </a:lnTo>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:ln w="6350">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group style="width:472.8pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" id="docshapegroup48" coordorigin="0,0" coordsize="9456,10">
-[...2 lines deleted...]
-                </v:line>
+              <v:group w14:anchorId="6C4FFA36" id="Group 65" o:spid="_x0000_s1026" style="width:472.8pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="60045,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApYynMbAIAAJIFAAAOAAAAZHJzL2Uyb0RvYy54bWykVMlu2zAQvRfoPxC815Lt2mkFy0ERN0aB&#10;IAkQFz3TFLWgFMkOaUv5+w6pxY4T9JDqQDxyhrO8eeLquq0lOQqwlVYpnU5iSoTiOqtUkdKfu9tP&#10;XyixjqmMSa1ESp+Fpdfrjx9WjUnETJdaZgIIBlE2aUxKS+dMEkWWl6JmdqKNUGjMNdTM4RaKKAPW&#10;YPRaRrM4XkaNhsyA5sJaPN10RroO8fNccPeQ51Y4IlOKtbmwQlj3fo3WK5YUwExZ8b4M9o4qalYp&#10;TDqG2jDHyAGqV6HqioO2OncTrutI53nFRegBu5nGF91sQR9M6KVImsKMNCG1Fzy9Oyy/P27BPJlH&#10;6KpHeKf5b4u8RI0pknO73xcn5zaH2l/CJkgbGH0eGRWtIxwPl3H8ebFE4jnalvNFTzgvcSqvLvHy&#10;+7+uRSzpUobCxkIag8qxJ3Ls/5HzVDIjAufWN/8IpMqw9CUlitUo4G2vFTxBjnxy9PL89TvbU/km&#10;O/Pp1aKT3JsETWdXgaCxU5bwg3VboQPR7HhnXSfYbECsHBBv1QABZe8FL4PgHSUoeKAEBb/vshvm&#10;/D0/PQ9Jc5qUP6v1Uex0sLqLKWFpJ6tU515+1vH8KyWDDNC380Dg06CkOhBSIz5vTqpQhZeIT2y1&#10;rLLbSsqwgWJ/I4Ecmf+Lw+f7wAgv3AxYt2G27PyCqXeTKsjZJt10/NT2OnvG4TY4zpTaPwcGghL5&#10;Q6F8/DsxABjAfgDg5I0Or0kgCHPu2l8MDPHpU+pwsvd6UBFLhqH51kdff1Ppbwen88pPFBU9VNRv&#10;UNEBhR8f0YuX5XwfvE5P6fovAAAA//8DAFBLAwQUAAYACAAAACEAeQ20INoAAAADAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91EbdGYTSlFPRXBVhBv0+w0Cc3Ohuw2Sf+9oxe9&#10;PBje471v8uXkWjVQHxrPBtJZAoq49LbhysDH7uXmAVSIyBZbz2TgTAGWxeVFjpn1I7/TsI2VkhIO&#10;GRqoY+wyrUNZk8Mw8x2xeAffO4xy9pW2PY5S7lp9myQL7bBhWaixo3VN5XF7cgZeRxxXd+nzsDke&#10;1uev3fztc5OSMddX0+oJVKQp/oXhB1/QoRCmvT+xDao1II/EXxXv8X6+ALWXUAK6yPV/9uIbAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKWMpzGwCAACSBQAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAeQ20INoAAAADAQAADwAAAAAAAAAAAAAAAADG&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAM0FAAAAAA==&#10;">
+                <v:shape id="Graphic 66" o:spid="_x0000_s1027" style="position:absolute;top:31;width:60045;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6004560,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCTuADfwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9La8Mw&#10;EITvhf4HsYXeGrl5mOBECaUQyKWEPCDXRdrYTrwr11IS999XgUKPw8x8w8yXPTfqRl2ovRh4H2Sg&#10;SKx3tZQGDvvV2xRUiCgOGy9k4IcCLBfPT3MsnL/Llm67WKoEkVCggSrGttA62IoYw8C3JMk7+Y4x&#10;JtmV2nV4T3Bu9DDLcs1YS1qosKXPiuxld2UDZ9pMvv1kPGryIx/ZWsfD8GXM60v/MQMVqY//4b/2&#10;2hnIc3h8ST9AL34BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAk7gA38MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l6004039,e" filled="f" strokeweight=".5pt">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7A95541F" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="907" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="907"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="125" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:before="125"/>
+        <w:ind w:left="907" w:hanging="392"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>Occupation:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4DC9172E" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:pos="1721" w:val="left" w:leader="none"/>
-          <w:tab w:pos="10363" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1721"/>
+          <w:tab w:val="left" w:pos="10363"/>
         </w:tabs>
         <w:spacing w:before="58"/>
         <w:ind w:left="762"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
         </w:rPr>
         <w:t>（職</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="44"/>
           <w:w w:val="150"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
         </w:rPr>
         <w:t>業</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="368B2B89" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="856" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="856"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="66" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:before="66"/>
+        <w:ind w:left="856" w:hanging="391"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>Relationship:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1411E8DC" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:pos="2157" w:val="left" w:leader="none"/>
-          <w:tab w:pos="10364" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2157"/>
+          <w:tab w:val="left" w:pos="10364"/>
         </w:tabs>
         <w:spacing w:before="67"/>
         <w:ind w:left="762"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
         </w:rPr>
-        <w:t>（本人との関係</w:t>
-      </w:r>
+        <w:t>（</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:t>本人との関係</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0E1EFB58" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="156"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="559D1404" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="485" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="485"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="60"/>
-        <w:ind w:left="485" w:right="0" w:hanging="121"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="485" w:hanging="121"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>Immigration</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>Records</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>Japan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t>（日本への渡航記録</w:t>
-      </w:r>
+        <w:t>（</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+        <w:t>日本への渡航記録</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="left"/>
         <w:tblInd w:w="76" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2979"/>
         <w:gridCol w:w="7797"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="09E03C17" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="584" w:hRule="atLeast"/>
+          <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2979" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0615CE60" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:pos="1615" w:val="left" w:leader="none"/>
+                <w:tab w:val="left" w:pos="1615"/>
               </w:tabs>
               <w:spacing w:before="166"/>
               <w:ind w:left="97"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>（日付</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>(YYYY/MM/DD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0D9AE217" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="166"/>
               <w:ind w:left="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>Purpose</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t>（渡航目的</w:t>
-            </w:r>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>渡航目的</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="2D1438B3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="892" w:hRule="atLeast"/>
+          <w:trHeight w:val="892"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2979" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7A6DE684" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="482" w:lineRule="auto"/>
               <w:ind w:left="97" w:right="2428"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>From</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="65313D94" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="357E1C9A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="794" w:hRule="atLeast"/>
+          <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2979" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7BCFEE03" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="484" w:lineRule="auto"/>
               <w:ind w:left="97" w:right="2428"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>From</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="72EAD1C3" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="421C160A" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="14"/>
         </w:rPr>
-        <w:sectPr>
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId20"/>
+        <w:sectPr w:rsidR="00660956">
+          <w:headerReference w:type="default" r:id="rId23"/>
+          <w:footerReference w:type="default" r:id="rId24"/>
           <w:pgSz w:w="11910" w:h="16840"/>
-          <w:pgMar w:header="664" w:footer="888" w:top="940" w:bottom="1080" w:left="283" w:right="425"/>
+          <w:pgMar w:top="940" w:right="425" w:bottom="1080" w:left="283" w:header="664" w:footer="888" w:gutter="0"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4A864C28" w14:textId="4D23B456" w:rsidR="00660956" w:rsidRDefault="00660956">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="170"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...77 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="left"/>
         <w:tblInd w:w="946" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1364"/>
         <w:gridCol w:w="1144"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="289"/>
         <w:gridCol w:w="379"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="452"/>
         <w:gridCol w:w="379"/>
         <w:gridCol w:w="746"/>
         <w:gridCol w:w="192"/>
         <w:gridCol w:w="189"/>
         <w:gridCol w:w="189"/>
         <w:gridCol w:w="309"/>
         <w:gridCol w:w="190"/>
         <w:gridCol w:w="380"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="596"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="1CA21A64" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="216" w:hRule="atLeast"/>
+          <w:trHeight w:val="216"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10070" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="15"/>
+          <w:p w14:paraId="1D248229" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="15" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="21"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="Admission Guideline2026_Part5.pdf" w:id="3"/>
-[...3 lines deleted...]
-            </w:r>
+            <w:bookmarkStart w:id="0" w:name="Admission_Guideline2026_Part5.pdf"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="33"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>学歴</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="48"/>
                 <w:w w:val="150"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>  </w:t>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Academic</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>record</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="39AEBAE1" w14:textId="77777777" w:rsidTr="00B61517">
         <w:trPr>
-          <w:trHeight w:val="2346" w:hRule="atLeast"/>
+          <w:trHeight w:val="2444"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10070" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="11DB2A59" w14:textId="622331AB" w:rsidR="00660956" w:rsidRDefault="0038659D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="21"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00614ACD">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="11"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="292FD9F7" wp14:editId="2DF4BBD2">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>3152775</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>41910</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="3168650" cy="1579245"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+                      <wp:wrapSquare wrapText="bothSides"/>
+                      <wp:docPr id="1811793934" name="テキスト ボックス 2"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1">
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="3168650" cy="1579245"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="9525">
+                                <a:noFill/>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="39ED4272" w14:textId="56BED159" w:rsidR="0038659D" w:rsidRDefault="0038659D" w:rsidP="0038659D">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="0038659D">
+                                    <w:rPr>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                    </w:rPr>
+                                    <w:t>1.</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">　</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="0038659D">
+                                    <w:rPr>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                    </w:rPr>
+                                    <w:t>Exclude kindergarten education and nursery school education.</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="6B7C7966" w14:textId="77777777" w:rsidR="0038659D" w:rsidRPr="0038659D" w:rsidRDefault="0038659D" w:rsidP="0038659D">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="5E1AD9BE" w14:textId="7172288F" w:rsidR="0038659D" w:rsidRDefault="0038659D" w:rsidP="0038659D">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="0038659D">
+                                    <w:rPr>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                    </w:rPr>
+                                    <w:t>2.</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">　</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="0038659D">
+                                    <w:rPr>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                    </w:rPr>
+                                    <w:t>Preparatory education for university admission is included in upper secondary education.</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="332476B2" w14:textId="77777777" w:rsidR="0038659D" w:rsidRPr="0038659D" w:rsidRDefault="0038659D" w:rsidP="0038659D">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="4720460F" w14:textId="438ADF00" w:rsidR="0038659D" w:rsidRDefault="0038659D" w:rsidP="0038659D">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="0038659D">
+                                    <w:rPr>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                    </w:rPr>
+                                    <w:t>3.</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">　</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="0038659D">
+                                    <w:rPr>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                    </w:rPr>
+                                    <w:t>If the applicant has passed the university entrance qualification, indicate this in the Remarks column.</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="74019051" w14:textId="77777777" w:rsidR="0038659D" w:rsidRPr="0038659D" w:rsidRDefault="0038659D" w:rsidP="0038659D">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="3C2C86D7" w14:textId="4199CFF4" w:rsidR="0038659D" w:rsidRPr="0038659D" w:rsidRDefault="0038659D" w:rsidP="0038659D">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="0038659D">
+                                    <w:rPr>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                    </w:rPr>
+                                    <w:t>4.</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">　</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="0038659D">
+                                    <w:rPr>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                    </w:rPr>
+                                    <w:t>Any school years or levels skipped should be indicated in the Remarks column.</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="133DB455" w14:textId="77777777" w:rsidR="0038659D" w:rsidRDefault="0038659D" w:rsidP="0038659D">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="0038659D">
+                                    <w:rPr>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">Example: Skipped senior year for </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="gramStart"/>
+                                  <w:r w:rsidRPr="0038659D">
+                                    <w:rPr>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                    </w:rPr>
+                                    <w:t>the early</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="gramEnd"/>
+                                  <w:r w:rsidRPr="0038659D">
+                                    <w:rPr>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> graduation.</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="5825BA23" w14:textId="77777777" w:rsidR="0038659D" w:rsidRPr="0038659D" w:rsidRDefault="0038659D" w:rsidP="0038659D">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="413BECA2" w14:textId="44CB8C05" w:rsidR="0038659D" w:rsidRDefault="0038659D" w:rsidP="0038659D">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="0038659D">
+                                    <w:rPr>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                    </w:rPr>
+                                    <w:t>5.</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">　</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="0038659D">
+                                    <w:rPr>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                    </w:rPr>
+                                    <w:t>If you attended multiple schools at the same level of education due to moving house or readmission to university, then write the schools in the same column and include the number of years of study and current status for each school.</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="54FDD2A3" w14:textId="77777777" w:rsidR="0038659D" w:rsidRPr="0038659D" w:rsidRDefault="0038659D" w:rsidP="0038659D">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="32F1CED4" w14:textId="4FC7877D" w:rsidR="0038659D" w:rsidRDefault="0038659D" w:rsidP="0038659D">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="0038659D">
+                                    <w:rPr>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                    </w:rPr>
+                                    <w:t>6.</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">　</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="0038659D">
+                                    <w:rPr>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                    </w:rPr>
+                                    <w:t>Calculate and write the total number of years studied based on the duration as a student. (including extended leaves such as summer vacation)</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="4D01BD0F" w14:textId="77777777" w:rsidR="0038659D" w:rsidRPr="0038659D" w:rsidRDefault="0038659D" w:rsidP="0038659D">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w14:paraId="4CF2F436" w14:textId="34A5A0ED" w:rsidR="00614ACD" w:rsidRPr="0038659D" w:rsidRDefault="0038659D" w:rsidP="0038659D">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="0038659D">
+                                    <w:rPr>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                    </w:rPr>
+                                    <w:t>7.</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">　</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="0038659D">
+                                    <w:rPr>
+                                      <w:sz w:val="10"/>
+                                      <w:szCs w:val="10"/>
+                                    </w:rPr>
+                                    <w:t>You may use a separate piece of paper if the space below is insufficient. In such a case, please stipulate that the information is on a separate page.</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="292FD9F7" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:248.25pt;margin-top:3.3pt;width:249.5pt;height:124.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAjpIb8/QEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47dOJtYIavtbreq&#10;tL1I234AwThGBYYCib39+g44m43at6p+QMB4zsw5c9hcj0aTo/RBgWW0nM0pkVZAq+ye0e/f7t+s&#10;KAmR25ZrsJLRJxno9fb1q83gGllBD7qVniCIDc3gGO1jdE1RBNFLw8MMnLQY7MAbHvHo90Xr+YDo&#10;RhfVfL4sBvCt8yBkCHh7NwXpNuN3nRTxS9cFGYlmFHuLefV53aW12G54s/fc9Uqc2uD/0IXhymLR&#10;M9Qdj5wcvPoLyijhIUAXZwJMAV2nhMwckE05/4PNY8+dzFxQnODOMoX/Bys+Hx/dV0/i+A5GHGAm&#10;EdwDiB+BWLjtud3LG+9h6CVvsXCZJCsGF5pTapI6NCGB7IZP0OKQ+SFCBho7b5IqyJMgOg7g6Sy6&#10;HCMRePm2XK6WNYYExsr6al0t6lyDN8/pzof4QYIhacOox6lmeH58CDG1w5vnX1I1C/dK6zxZbcnA&#10;6Lqu6pxwETEqovG0Moyu5umbrJBYvrdtTo5c6WmPBbQ90U5MJ85x3I1EtYxWKTepsIP2CXXwMPkM&#10;3wVuevC/KBnQY4yGnwfuJSX6o0Ut1+VikUyZD4v6qsKDv4zsLiPcCoRiNFIybW9jNvJE+QY171RW&#10;46WTU8vonSzSyefJnJfn/NfLa9z+BgAA//8DAFBLAwQUAAYACAAAACEAOZZW590AAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhNqSMS4lQIxBVEgUq9ufE2iYjXUew24e9Z&#10;TvQ4mtHMm3I9+16ccIxdIAO3CwUCqQ6uo8bA58fLzT2ImCw52wdCAz8YYV1dXpS2cGGidzxtUiO4&#10;hGJhDbQpDYWUsW7R27gIAxJ7hzB6m1iOjXSjnbjc93KpVCa97YgXWjvgU4v19+boDXy9HnbblXpr&#10;nr0epjArST6XxlxfzY8PIBLO6T8Mf/iMDhUz7cORXBS9gVWeaY4ayDIQ7Oe5Zr03sNT6DmRVyvMH&#10;1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAI6SG/P0BAADVAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOZZW590AAAAJAQAADwAAAAAAAAAA&#10;AAAAAABXBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGEFAAAAAA==&#10;" filled="f" stroked="f">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="39ED4272" w14:textId="56BED159" w:rsidR="0038659D" w:rsidRDefault="0038659D" w:rsidP="0038659D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0038659D">
+                              <w:rPr>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                              <w:t>1.</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">　</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0038659D">
+                              <w:rPr>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                              <w:t>Exclude kindergarten education and nursery school education.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6B7C7966" w14:textId="77777777" w:rsidR="0038659D" w:rsidRPr="0038659D" w:rsidRDefault="0038659D" w:rsidP="0038659D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="5E1AD9BE" w14:textId="7172288F" w:rsidR="0038659D" w:rsidRDefault="0038659D" w:rsidP="0038659D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0038659D">
+                              <w:rPr>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                              <w:t>2.</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">　</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0038659D">
+                              <w:rPr>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                              <w:t>Preparatory education for university admission is included in upper secondary education.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="332476B2" w14:textId="77777777" w:rsidR="0038659D" w:rsidRPr="0038659D" w:rsidRDefault="0038659D" w:rsidP="0038659D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="4720460F" w14:textId="438ADF00" w:rsidR="0038659D" w:rsidRDefault="0038659D" w:rsidP="0038659D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0038659D">
+                              <w:rPr>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                              <w:t>3.</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">　</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0038659D">
+                              <w:rPr>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                              <w:t>If the applicant has passed the university entrance qualification, indicate this in the Remarks column.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="74019051" w14:textId="77777777" w:rsidR="0038659D" w:rsidRPr="0038659D" w:rsidRDefault="0038659D" w:rsidP="0038659D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="3C2C86D7" w14:textId="4199CFF4" w:rsidR="0038659D" w:rsidRPr="0038659D" w:rsidRDefault="0038659D" w:rsidP="0038659D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0038659D">
+                              <w:rPr>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                              <w:t>4.</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">　</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0038659D">
+                              <w:rPr>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                              <w:t>Any school years or levels skipped should be indicated in the Remarks column.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="133DB455" w14:textId="77777777" w:rsidR="0038659D" w:rsidRDefault="0038659D" w:rsidP="0038659D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0038659D">
+                              <w:rPr>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Example: Skipped senior year for </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="0038659D">
+                              <w:rPr>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                              <w:t>the early</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="0038659D">
+                              <w:rPr>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> graduation.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5825BA23" w14:textId="77777777" w:rsidR="0038659D" w:rsidRPr="0038659D" w:rsidRDefault="0038659D" w:rsidP="0038659D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="413BECA2" w14:textId="44CB8C05" w:rsidR="0038659D" w:rsidRDefault="0038659D" w:rsidP="0038659D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0038659D">
+                              <w:rPr>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                              <w:t>5.</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">　</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0038659D">
+                              <w:rPr>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                              <w:t>If you attended multiple schools at the same level of education due to moving house or readmission to university, then write the schools in the same column and include the number of years of study and current status for each school.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="54FDD2A3" w14:textId="77777777" w:rsidR="0038659D" w:rsidRPr="0038659D" w:rsidRDefault="0038659D" w:rsidP="0038659D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="32F1CED4" w14:textId="4FC7877D" w:rsidR="0038659D" w:rsidRDefault="0038659D" w:rsidP="0038659D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0038659D">
+                              <w:rPr>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                              <w:t>6.</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">　</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0038659D">
+                              <w:rPr>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                              <w:t>Calculate and write the total number of years studied based on the duration as a student. (including extended leaves such as summer vacation)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4D01BD0F" w14:textId="77777777" w:rsidR="0038659D" w:rsidRPr="0038659D" w:rsidRDefault="0038659D" w:rsidP="0038659D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="4CF2F436" w14:textId="34A5A0ED" w:rsidR="00614ACD" w:rsidRPr="0038659D" w:rsidRDefault="0038659D" w:rsidP="0038659D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0038659D">
+                              <w:rPr>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                              <w:t>7.</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">　</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0038659D">
+                              <w:rPr>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                              <w:t>You may use a separate piece of paper if the space below is insufficient. In such a case, please stipulate that the information is on a separate page.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:wrap type="square"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00D61C16">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>INSTRUCTIONS</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="16B85C04" w14:textId="6D5B4998" w:rsidR="00660956" w:rsidRDefault="00614ACD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:pos="4005" w:val="left" w:leader="none"/>
+                <w:tab w:val="left" w:pos="4004"/>
               </w:tabs>
-              <w:spacing w:before="32"/>
+              <w:spacing w:before="1" w:line="136" w:lineRule="exact"/>
               <w:ind w:left="18"/>
               <w:rPr>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:w w:val="105"/>
+            <w:r w:rsidRPr="00614ACD">
+              <w:rPr>
+                <w:noProof/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t>１．幼稚園・保育所教育は含まれない</w:t>
-[...2459 lines deleted...]
-              <w:t>page.</w:t>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F784254" wp14:editId="2658D15A">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>-2540</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>56515</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2360930" cy="1384935"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+                      <wp:wrapSquare wrapText="bothSides"/>
+                      <wp:docPr id="1322179056" name="テキスト ボックス 2"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1">
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2360930" cy="1384935"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="9525">
+                                <a:noFill/>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="650516C1" w14:textId="77777777" w:rsidR="00614ACD" w:rsidRPr="00614ACD" w:rsidRDefault="00614ACD" w:rsidP="00614ACD">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="12"/>
+                                      <w:szCs w:val="12"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00614ACD">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                      <w:sz w:val="12"/>
+                                      <w:szCs w:val="12"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                    <w:t>１．幼稚園・保育所教育は含まれない｡</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="0F46CAA0" w14:textId="77777777" w:rsidR="00614ACD" w:rsidRPr="00614ACD" w:rsidRDefault="00614ACD" w:rsidP="00614ACD">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="12"/>
+                                      <w:szCs w:val="12"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00614ACD">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                      <w:sz w:val="12"/>
+                                      <w:szCs w:val="12"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                    <w:t>２．「大学予備教育」は後期中等教育に含まれる｡</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="29D80DCE" w14:textId="77777777" w:rsidR="00614ACD" w:rsidRPr="00614ACD" w:rsidRDefault="00614ACD" w:rsidP="00614ACD">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="12"/>
+                                      <w:szCs w:val="12"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00614ACD">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                      <w:sz w:val="12"/>
+                                      <w:szCs w:val="12"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                    <w:t>３．</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00614ACD">
+                                    <w:rPr>
+                                      <w:sz w:val="12"/>
+                                      <w:szCs w:val="12"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00614ACD">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                      <w:sz w:val="12"/>
+                                      <w:szCs w:val="12"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                    <w:t>｢大学入学資格試験｣に合格している場合には、その旨「特記事項」欄に記入すること｡</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="60965BB8" w14:textId="77777777" w:rsidR="00614ACD" w:rsidRPr="00614ACD" w:rsidRDefault="00614ACD" w:rsidP="00614ACD">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="12"/>
+                                      <w:szCs w:val="12"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00614ACD">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                      <w:sz w:val="12"/>
+                                      <w:szCs w:val="12"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                    <w:t>４．「飛び級」をしている場合には、その旨を「特記事項」欄に記入すること。（例）高校３年次を飛び級により短期卒業）</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="0349916A" w14:textId="77777777" w:rsidR="00614ACD" w:rsidRPr="00614ACD" w:rsidRDefault="00614ACD" w:rsidP="00614ACD">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="12"/>
+                                      <w:szCs w:val="12"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00614ACD">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                      <w:sz w:val="12"/>
+                                      <w:szCs w:val="12"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                    <w:t>５．住居の移転や大学の再入学等を理由に、同教育課程で複数の学校に在籍していた場合は、同じ欄に複数の学校の在籍を記載し、すべての修学状況を修学年数に含めること。</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="385C54BE" w14:textId="7CD5EE91" w:rsidR="00614ACD" w:rsidRPr="00614ACD" w:rsidRDefault="00614ACD" w:rsidP="00614ACD">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="12"/>
+                                      <w:szCs w:val="12"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00614ACD">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                      <w:sz w:val="12"/>
+                                      <w:szCs w:val="12"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                    <w:t>６</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00614ACD">
+                                    <w:rPr>
+                                      <w:sz w:val="12"/>
+                                      <w:szCs w:val="12"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                    <w:t>.</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                      <w:sz w:val="12"/>
+                                      <w:szCs w:val="12"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">　</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00614ACD">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                      <w:sz w:val="12"/>
+                                      <w:szCs w:val="12"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                    <w:t>修了済みの課程年数合計は在籍期間を算出し、記入すること。（長期休暇も含める）</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="1C1AF566" w14:textId="22F3D20F" w:rsidR="00614ACD" w:rsidRPr="00614ACD" w:rsidRDefault="00614ACD" w:rsidP="00614ACD">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="12"/>
+                                      <w:szCs w:val="12"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00614ACD">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                      <w:sz w:val="12"/>
+                                      <w:szCs w:val="12"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                    <w:t>７</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00614ACD">
+                                    <w:rPr>
+                                      <w:sz w:val="12"/>
+                                      <w:szCs w:val="12"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                    <w:t>.</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                      <w:sz w:val="12"/>
+                                      <w:szCs w:val="12"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">　</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00614ACD">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                      <w:sz w:val="12"/>
+                                      <w:szCs w:val="12"/>
+                                      <w:lang w:eastAsia="ja-JP"/>
+                                    </w:rPr>
+                                    <w:t>下記に書ききれない場合は、別紙に記入することも可能。しかしその場合は、別紙に記入する旨を明記すること。</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>40000</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="2F784254" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-.2pt;margin-top:4.45pt;width:185.9pt;height:109.05pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFfBP+/QEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3Zu28QKWW13u1Wl&#10;7UXa7QcQjGNUYCiQ2OnXd8DebNS+reoHBIznzJwzh811bzQ5Sh8UWEank5ISaQXUyu4Z/fF0/25F&#10;SYjc1lyDlYyeZKDX27dvNp2r5Axa0LX0BEFsqDrHaBujq4oiiFYaHibgpMVgA97wiEe/L2rPO0Q3&#10;upiV5VXRga+dByFDwNu7IUi3Gb9ppIjfmibISDSj2FvMq8/rLq3FdsOrveeuVWJsg7+iC8OVxaJn&#10;qDseOTl49Q+UUcJDgCZOBJgCmkYJmTkgm2n5F5vHljuZuaA4wZ1lCv8PVnw9PrrvnsT+A/Q4wEwi&#10;uAcQPwOxcNtyu5c33kPXSl5j4WmSrOhcqMbUJHWoQgLZdV+gxiHzQ4QM1DfeJFWQJ0F0HMDpLLrs&#10;IxF4OZtfles5hgTGpvPVYj1f5hq8ek53PsRPEgxJG0Y9TjXD8+NDiKkdXj3/kqpZuFda58lqSzpG&#10;18vZMidcRIyKaDytDKOrMn2DFRLLj7bOyZErPeyxgLYj7cR04Bz7XU9Uzeg85SYVdlCfUAcPg8/w&#10;XeCmBf+bkg49xmj4deBeUqI/W9RyPV0skinzYbF8P8ODv4zsLiPcCoRiNFIybG9jNvJA+QY1b1RW&#10;46WTsWX0ThZp9Hky5+U5//XyGrd/AAAA//8DAFBLAwQUAAYACAAAACEA+pTAqN0AAAAHAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyOTU/DMBBE70j8B2uRuLVOQ0vaNJsKoXJA4lBKubvO5gNiO4qdNPDr&#10;WU5wHM3ozct2k2nFSL1vnEVYzCMQZLUrGlshnN6eZmsQPihbqNZZQvgiD7v8+ipTaeEu9pXGY6gE&#10;Q6xPFUIdQpdK6XVNRvm568hyV7reqMCxr2TRqwvDTSvjKLqXRjWWH2rV0WNN+vM4GITy+T0xL8ty&#10;f9oPq++PcaWnQ6URb2+mhy2IQFP4G8OvPqtDzk5nN9jCixZhtuQhwnoDgtu7ZMH5jBDHSQQyz+R/&#10;//wHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABXwT/v0BAADVAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+pTAqN0AAAAHAQAADwAAAAAAAAAA&#10;AAAAAABXBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGEFAAAAAA==&#10;" filled="f" stroked="f">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="650516C1" w14:textId="77777777" w:rsidR="00614ACD" w:rsidRPr="00614ACD" w:rsidRDefault="00614ACD" w:rsidP="00614ACD">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00614ACD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t>１．幼稚園・保育所教育は含まれない｡</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0F46CAA0" w14:textId="77777777" w:rsidR="00614ACD" w:rsidRPr="00614ACD" w:rsidRDefault="00614ACD" w:rsidP="00614ACD">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00614ACD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t>２．「大学予備教育」は後期中等教育に含まれる｡</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="29D80DCE" w14:textId="77777777" w:rsidR="00614ACD" w:rsidRPr="00614ACD" w:rsidRDefault="00614ACD" w:rsidP="00614ACD">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00614ACD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t>３．</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00614ACD">
+                              <w:rPr>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00614ACD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t>｢大学入学資格試験｣に合格している場合には、その旨「特記事項」欄に記入すること｡</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="60965BB8" w14:textId="77777777" w:rsidR="00614ACD" w:rsidRPr="00614ACD" w:rsidRDefault="00614ACD" w:rsidP="00614ACD">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00614ACD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t>４．「飛び級」をしている場合には、その旨を「特記事項」欄に記入すること。（例）高校３年次を飛び級により短期卒業）</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0349916A" w14:textId="77777777" w:rsidR="00614ACD" w:rsidRPr="00614ACD" w:rsidRDefault="00614ACD" w:rsidP="00614ACD">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00614ACD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t>５．住居の移転や大学の再入学等を理由に、同教育課程で複数の学校に在籍していた場合は、同じ欄に複数の学校の在籍を記載し、すべての修学状況を修学年数に含めること。</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="385C54BE" w14:textId="7CD5EE91" w:rsidR="00614ACD" w:rsidRPr="00614ACD" w:rsidRDefault="00614ACD" w:rsidP="00614ACD">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00614ACD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t>６</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00614ACD">
+                              <w:rPr>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">　</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00614ACD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t>修了済みの課程年数合計は在籍期間を算出し、記入すること。（長期休暇も含める）</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1C1AF566" w14:textId="22F3D20F" w:rsidR="00614ACD" w:rsidRPr="00614ACD" w:rsidRDefault="00614ACD" w:rsidP="00614ACD">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00614ACD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t>７</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00614ACD">
+                              <w:rPr>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">　</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00614ACD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t>下記に書ききれない場合は、別紙に記入することも可能。しかしその場合は、別紙に記入する旨を明記すること。</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:wrap type="square"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="062D3313" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="467" w:hRule="atLeast"/>
+          <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7F4410C4" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="77"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="14"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="714436E5" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="171" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>初等教育</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="60FAED98" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="170" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>（小学校</w:t>
-            </w:r>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>小学校</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="1579CA8B" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="auto"/>
               <w:ind w:left="148" w:right="124" w:firstLine="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Primary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Education</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>(Elementary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>School)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="50"/>
+          <w:p w14:paraId="7C5C06AA" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="50" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="26" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>学校名</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="7178B598" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="159" w:lineRule="exact"/>
               <w:ind w:left="26" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>school</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7562" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3EDB8294" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="646247E0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="385" w:hRule="atLeast"/>
+          <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0F0D0213" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="9"/>
+          <w:p w14:paraId="01153FCA" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>から</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="273CD44B" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="159" w:lineRule="exact"/>
               <w:ind w:left="26" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>From</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="63A905A8" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="48"/>
+          <w:p w14:paraId="664ADD27" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="48" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="37"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="6112FE87" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="91" w:lineRule="exact"/>
               <w:ind w:left="37"/>
               <w:rPr>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="8"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="30BB6752" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="20778C4F" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:pos="428" w:val="left" w:leader="none"/>
+                <w:tab w:val="left" w:pos="428"/>
               </w:tabs>
-              <w:spacing w:line="163" w:lineRule="auto" w:before="74"/>
+              <w:spacing w:before="74" w:line="163" w:lineRule="auto"/>
               <w:ind w:left="37"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:position w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:position w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>～</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="254E6C2C" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="75" w:lineRule="exact"/>
               <w:ind w:left="37"/>
               <w:rPr>
                 <w:sz w:val="9"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="9"/>
               </w:rPr>
               <w:t>mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="9"/>
+          <w:p w14:paraId="4C9893AC" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="103"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>まで</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="14661676" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="159" w:lineRule="exact"/>
               <w:ind w:left="163"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2B7872B4" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="48"/>
+          <w:p w14:paraId="46D521F5" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="48" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="36"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="7984812D" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="91" w:lineRule="exact"/>
               <w:ind w:left="36"/>
               <w:rPr>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="8"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6B5C9EFF" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="309" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="179" w:lineRule="exact" w:before="45"/>
+          <w:p w14:paraId="5B4C7C05" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="45" w:line="179" w:lineRule="exact"/>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="203EAE80" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="100" w:lineRule="exact"/>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:sz w:val="9"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="9"/>
               </w:rPr>
               <w:t>mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1988" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1FB92072" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="24"/>
               <w:ind w:left="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>修業年限</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="1C1E74E1" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>Period</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>required</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> graduation</w:t>
+              <w:t xml:space="preserve"> graduation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5776AFCF" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="9"/>
+          <w:p w14:paraId="7F436A64" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="35"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="5855887F" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="159" w:lineRule="exact"/>
               <w:ind w:left="35" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>yrs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="516AB812" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="342" w:hRule="atLeast"/>
+          <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="296C511D" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3B709F3A" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="167" w:lineRule="exact"/>
               <w:ind w:left="30" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>特記事項</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:spacing w:line="146" w:lineRule="exact" w:before="9"/>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="6A9937CE" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9" w:line="146" w:lineRule="exact"/>
               <w:ind w:left="30"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Remarks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6706" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="12FEBB78" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="2DEB437C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="503" w:hRule="atLeast"/>
+          <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="171" w:lineRule="exact" w:before="156"/>
+          <w:p w14:paraId="06245D57" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="156" w:line="171" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>前期中等教育</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="3C1D7B11" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="170" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>（中学校</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="52071850" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="auto"/>
               <w:ind w:left="34" w:right="16"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Lower</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Secondary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Education</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="753C866F" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="auto"/>
               <w:ind w:left="34" w:right="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>(Middle</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>School/Junior</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>High</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>School)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="67"/>
+          <w:p w14:paraId="2DFE3434" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="67" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="26" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>学校名</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="0C258DAE" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="159" w:lineRule="exact"/>
               <w:ind w:left="26" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>school</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7562" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="17B8F713" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="245F846C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="503" w:hRule="atLeast"/>
+          <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3588ACA3" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="67"/>
+          <w:p w14:paraId="5753B2B8" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="67" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>から</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="40FC1DF3" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="159" w:lineRule="exact"/>
               <w:ind w:left="26" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>From</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2315DCB4" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="105"/>
+          <w:p w14:paraId="18C0AEAC" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="105" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="37"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="32F9C8B0" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="91" w:lineRule="exact"/>
               <w:ind w:left="37"/>
               <w:rPr>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="8"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3394D75D" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7016D2F0" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:pos="428" w:val="left" w:leader="none"/>
+                <w:tab w:val="left" w:pos="428"/>
               </w:tabs>
-              <w:spacing w:line="158" w:lineRule="auto" w:before="130"/>
+              <w:spacing w:before="130" w:line="158" w:lineRule="auto"/>
               <w:ind w:left="37"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:position w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:position w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>～</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="36A73E52" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="70" w:lineRule="exact"/>
               <w:ind w:left="37"/>
               <w:rPr>
                 <w:sz w:val="9"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="9"/>
               </w:rPr>
               <w:t>mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="67"/>
+          <w:p w14:paraId="490E9074" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="67" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="103"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>まで</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="4EC8829D" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="159" w:lineRule="exact"/>
               <w:ind w:left="163"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7D479E05" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="105"/>
+          <w:p w14:paraId="3F860F9E" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="105" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="36"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="1511E629" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="91" w:lineRule="exact"/>
               <w:ind w:left="36"/>
               <w:rPr>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="8"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6AB76A7D" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="309" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="179" w:lineRule="exact" w:before="103"/>
+          <w:p w14:paraId="197D3513" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="103" w:line="179" w:lineRule="exact"/>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="7369D073" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="100" w:lineRule="exact"/>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:sz w:val="9"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="9"/>
               </w:rPr>
               <w:t>mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1988" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3D6EAE9C" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="81"/>
               <w:ind w:left="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>修業年限</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="5A2D60A0" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>Period</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>required</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> graduation</w:t>
+              <w:t xml:space="preserve"> graduation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="19E0BEAE" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="67"/>
+          <w:p w14:paraId="5DFFE9E8" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="67" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="35"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="3DBD5B2C" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="159" w:lineRule="exact"/>
               <w:ind w:left="35" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>yrs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="503E21BE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="342" w:hRule="atLeast"/>
+          <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7F67EA1D" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="508D544B" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="168" w:lineRule="exact"/>
               <w:ind w:left="30" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>特記事項</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:spacing w:line="146" w:lineRule="exact" w:before="9"/>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="58E7A187" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9" w:line="146" w:lineRule="exact"/>
               <w:ind w:left="30"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Remarks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6706" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="492CA18B" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="59E1612C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="520" w:hRule="atLeast"/>
+          <w:trHeight w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7AA16477" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="38"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="1C981F65" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="171" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>後期中等教育</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="12F92A67" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="170" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>（高校</w:t>
-            </w:r>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>高校</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="7BDC7A8B" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="auto"/>
               <w:ind w:left="35" w:right="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Upper</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Secondary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Education</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="5456317D" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="35" w:right="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>((Senior)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>High</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>School)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="76"/>
+          <w:p w14:paraId="09B56028" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="76" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="26" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>学校名</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="0E36868C" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="159" w:lineRule="exact"/>
               <w:ind w:left="26" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>school</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7562" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5CD45C2F" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="5BDA14C7" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="412" w:hRule="atLeast"/>
+          <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3659B69E" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="21"/>
+          <w:p w14:paraId="2ABF98E0" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="21" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>から</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="13589C2C" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="159" w:lineRule="exact"/>
               <w:ind w:left="26" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>From</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="496C12CF" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="60"/>
+          <w:p w14:paraId="521A6C56" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="60" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="37"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="5ABAF09D" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="91" w:lineRule="exact"/>
               <w:ind w:left="37"/>
               <w:rPr>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="8"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="50AD9AEA" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2F1CE1B8" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:pos="428" w:val="left" w:leader="none"/>
+                <w:tab w:val="left" w:pos="428"/>
               </w:tabs>
-              <w:spacing w:line="158" w:lineRule="auto" w:before="84"/>
+              <w:spacing w:before="84" w:line="158" w:lineRule="auto"/>
               <w:ind w:left="37"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:position w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:position w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>～</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="020C1A1A" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="70" w:lineRule="exact"/>
               <w:ind w:left="37"/>
               <w:rPr>
                 <w:sz w:val="9"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="9"/>
               </w:rPr>
               <w:t>mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="21"/>
+          <w:p w14:paraId="25520B26" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="21" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="103"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>まで</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="57827105" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="159" w:lineRule="exact"/>
               <w:ind w:left="163"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4236B0D9" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="60"/>
+          <w:p w14:paraId="472B3B1D" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="60" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="36"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="6087AFE9" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="91" w:lineRule="exact"/>
               <w:ind w:left="36"/>
               <w:rPr>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="8"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="50745875" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="309" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="179" w:lineRule="exact" w:before="57"/>
+          <w:p w14:paraId="1A72600A" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="57" w:line="179" w:lineRule="exact"/>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="30DB29D0" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="100" w:lineRule="exact"/>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:sz w:val="9"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="9"/>
               </w:rPr>
               <w:t>mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1988" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="62DFE3A8" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="36"/>
               <w:ind w:left="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>修業年限</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="422D8EBB" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>Period</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>required</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> graduation</w:t>
+              <w:t xml:space="preserve"> graduation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="68C96895" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="21"/>
+          <w:p w14:paraId="11BE155E" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="21" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="35"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="44466694" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="159" w:lineRule="exact"/>
               <w:ind w:left="35" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>yrs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="7C14E987" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="369" w:hRule="atLeast"/>
+          <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="585C0E67" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5EA165C6" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="30" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>特記事項</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:spacing w:line="160" w:lineRule="exact" w:before="9"/>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="70CA4D65" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9" w:line="160" w:lineRule="exact"/>
               <w:ind w:left="30"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Remarks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6706" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1C080E2F" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="795B39FD" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="431" w:hRule="atLeast"/>
+          <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="494FD2AF" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="16525A1F" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="103"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="171" w:lineRule="exact" w:before="1"/>
+          <w:p w14:paraId="705802DE" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="171" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>高等教育</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="7B72F3E8" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="170" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>（大学学部</w:t>
-            </w:r>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>大学学部</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="040415D4" w14:textId="4C61F0DA" w:rsidR="00660956" w:rsidRDefault="008A2983">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="auto"/>
               <w:ind w:left="251" w:right="231" w:firstLine="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>Tertiary(Higher)</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Tertiary (</w:t>
+            </w:r>
+            <w:r w:rsidR="00D61C16">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Higher)</w:t>
+            </w:r>
+            <w:r w:rsidR="00D61C16">
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D61C16">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Education</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D61C16">
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D61C16">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>(Undergraduate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="31"/>
+          <w:p w14:paraId="2BC613F3" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="31" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="26" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>学校名</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="68F81203" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="159" w:lineRule="exact"/>
               <w:ind w:left="26" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>school</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0FD7FAE6" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1625" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="31"/>
+          <w:p w14:paraId="6BC0FC0E" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="31" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="27"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>学部名</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="65928F42" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="159" w:lineRule="exact"/>
               <w:ind w:left="27" w:right="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Faculty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3151" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="428EBFA7" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="5C96A903" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="376" w:hRule="atLeast"/>
+          <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3BCC9453" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="4"/>
+          <w:p w14:paraId="3262FFE8" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="4" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="363"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>所在地</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="1B003343" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="159" w:lineRule="exact"/>
               <w:ind w:left="356"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3913" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="71BB4BDB" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="135" w:lineRule="exact"/>
               <w:ind w:left="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>州・省</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="395A0B71" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:ind w:left="26"/>
               <w:rPr>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>State/Province</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3649" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4E75C3B1" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="135" w:lineRule="exact"/>
               <w:ind w:left="25"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>市・町</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="16E14EBF" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:ind w:left="25"/>
               <w:rPr>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>City/Town</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="636BB07E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="306" w:hRule="atLeast"/>
+          <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1ADEB7B3" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6D3A1F2C" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="152" w:lineRule="exact"/>
               <w:ind w:left="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>から</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="69CAD052" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="135" w:lineRule="exact"/>
               <w:ind w:left="26" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>From</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="24A6C503" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="7"/>
+          <w:p w14:paraId="2CE0DB28" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="7" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="37"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="494469EB" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="91" w:lineRule="exact"/>
               <w:ind w:left="37"/>
               <w:rPr>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="8"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="60A034C9" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7D15E9BE" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:pos="428" w:val="left" w:leader="none"/>
+                <w:tab w:val="left" w:pos="428"/>
               </w:tabs>
-              <w:spacing w:line="158" w:lineRule="auto" w:before="32"/>
+              <w:spacing w:before="32" w:line="158" w:lineRule="auto"/>
               <w:ind w:left="37"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:position w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:position w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>～</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="4CB51F59" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="70" w:lineRule="exact"/>
               <w:ind w:left="37"/>
               <w:rPr>
                 <w:sz w:val="9"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="9"/>
               </w:rPr>
               <w:t>mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5B8086F3" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="152" w:lineRule="exact"/>
               <w:ind w:left="103"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>まで</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="6CC60E83" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="135" w:lineRule="exact"/>
               <w:ind w:left="163"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0527A98F" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="7"/>
+          <w:p w14:paraId="5DA09110" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="7" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="36"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="73EA02E7" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="91" w:lineRule="exact"/>
               <w:ind w:left="36"/>
               <w:rPr>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="8"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="737E4DED" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="309" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="179" w:lineRule="exact" w:before="4"/>
+          <w:p w14:paraId="4F808099" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="4" w:line="179" w:lineRule="exact"/>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="0FD23F08" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="100" w:lineRule="exact"/>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:sz w:val="9"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="9"/>
               </w:rPr>
               <w:t>mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1988" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0FC8DA65" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="167" w:lineRule="exact"/>
               <w:ind w:left="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>修業年限</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:spacing w:line="118" w:lineRule="exact" w:before="1"/>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="276F08EB" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="118" w:lineRule="exact"/>
               <w:ind w:left="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>Period</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>required</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> graduation</w:t>
+              <w:t xml:space="preserve"> graduation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="69B5E9FF" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="02DED88C" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="152" w:lineRule="exact"/>
               <w:ind w:left="35"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="3A261E78" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="135" w:lineRule="exact"/>
               <w:ind w:left="35" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>yrs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="5FF1D9B0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="342" w:hRule="atLeast"/>
+          <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="355ECCE2" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="10E6BE4A" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="21"/>
               <w:ind w:left="418"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="11"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>修了状況（※渡日時点</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="7F1EDB98" w14:textId="3DB6C416" w:rsidR="00660956" w:rsidRDefault="008A2983">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:ind w:left="375"/>
               <w:rPr>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t>Status(*As</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Status (</w:t>
+            </w:r>
+            <w:r w:rsidR="00D61C16">
+              <w:rPr>
+                <w:w w:val="105"/>
+                <w:sz w:val="11"/>
+              </w:rPr>
+              <w:t>*As</w:t>
+            </w:r>
+            <w:r w:rsidR="00D61C16">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D61C16">
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D61C16">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D61C16">
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>arrival</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D61C16">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D61C16">
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D61C16">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> Japan)</w:t>
+              <w:t xml:space="preserve"> Japan)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5DDB57B1" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="323" w:lineRule="exact"/>
               <w:ind w:left="31"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="42C01CB5" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="21"/>
               <w:ind w:left="30"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>修了</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="5F1A2BCF" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="30"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0A0F9F29" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="323" w:lineRule="exact"/>
               <w:ind w:left="31"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="14599E25" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="21"/>
               <w:ind w:left="28" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>修了見込</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="4D14B866" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="28"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>Expected</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> complete</w:t>
+              <w:t xml:space="preserve"> complete</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2EF2FB6B" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="323" w:lineRule="exact"/>
               <w:ind w:left="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3AA413F5" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="21"/>
               <w:ind w:left="25"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>退学</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="439E80E9" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:ind w:left="21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>Withdrawal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="32C43B7E" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="323" w:lineRule="exact"/>
               <w:ind w:left="24"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2581" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2D2B2A3D" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="33"/>
               <w:ind w:left="291"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="10"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="10"/>
+                <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>その他※特記事項欄に詳細を記入すること</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="6C003B5A" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="18"/>
               <w:ind w:left="286"/>
               <w:rPr>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:t>*Fill</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="17"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:t>details</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:t>Remarks</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:t>column</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
-              <w:t> below.</w:t>
+              <w:t xml:space="preserve"> below.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="69B63CD4" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="306" w:hRule="atLeast"/>
+          <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5C3927A7" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="17B30F08" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="152" w:lineRule="exact"/>
               <w:ind w:left="30" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>学位</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="4B5465D2" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="135" w:lineRule="exact"/>
               <w:ind w:left="30" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Degree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7FD300CD" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="287" w:lineRule="exact"/>
               <w:ind w:left="31"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3366" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5CD2BEAB" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="57"/>
               <w:ind w:left="23"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>学士 </w:t>
+              <w:t>学士</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Bachelor-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2961" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1BE98C40" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="79B18099" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="448" w:hRule="atLeast"/>
+          <w:trHeight w:val="448"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0F487918" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6A5A4CA8" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="38"/>
               <w:ind w:left="30" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>特記事項</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="253BB90D" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
               <w:ind w:left="30"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Remarks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6706" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7F36F066" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="2392E46F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="404" w:hRule="atLeast"/>
+          <w:trHeight w:val="404"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="299F5E0D" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="61E7E4EC" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="18462786" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="171" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>高等教育</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="566707D6" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="170" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>（大学院</w:t>
-            </w:r>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>大学院</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="49A47382" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="auto"/>
               <w:ind w:left="187" w:right="165"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Tertiary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>(Higher)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Education</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>(Graduate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="19"/>
+          <w:p w14:paraId="44F0291A" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="26" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>学校名</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="4C65B358" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="159" w:lineRule="exact"/>
               <w:ind w:left="26" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>school</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="749E1C32" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1625" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="19"/>
+          <w:p w14:paraId="70AC9336" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="27"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>学科名</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="279871EF" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="159" w:lineRule="exact"/>
               <w:ind w:left="27" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3151" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1E57A648" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="129CA477" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="297" w:hRule="atLeast"/>
+          <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="55524CB7" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5155F2E1" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="147" w:lineRule="exact"/>
               <w:ind w:left="363"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>所在地</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="695378E1" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="130" w:lineRule="exact"/>
               <w:ind w:left="356"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3913" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="42513318" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="135" w:lineRule="exact"/>
               <w:ind w:left="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>州・省</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="4021F403" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:ind w:left="26"/>
               <w:rPr>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>State/Province</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3649" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="719AFE30" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="135" w:lineRule="exact"/>
               <w:ind w:left="25"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>市・町</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="6216753E" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:ind w:left="25"/>
               <w:rPr>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>City/Town</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="631DD702" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="306" w:hRule="atLeast"/>
+          <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1E5E3403" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1EFE1535" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="152" w:lineRule="exact"/>
               <w:ind w:left="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>から</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="14805BFC" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="135" w:lineRule="exact"/>
               <w:ind w:left="26" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>From</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1B55A233" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="7"/>
+          <w:p w14:paraId="3F3C353A" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="7" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="37"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="03D2BC7A" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="91" w:lineRule="exact"/>
               <w:ind w:left="37"/>
               <w:rPr>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="8"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="469555F5" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6A0F7656" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:pos="428" w:val="left" w:leader="none"/>
+                <w:tab w:val="left" w:pos="428"/>
               </w:tabs>
-              <w:spacing w:line="158" w:lineRule="auto" w:before="32"/>
+              <w:spacing w:before="32" w:line="158" w:lineRule="auto"/>
               <w:ind w:left="37"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:position w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:position w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>～</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="6E3BB561" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="70" w:lineRule="exact"/>
               <w:ind w:left="37"/>
               <w:rPr>
                 <w:sz w:val="9"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="9"/>
               </w:rPr>
               <w:t>mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="03AA38E9" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="152" w:lineRule="exact"/>
               <w:ind w:left="103"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>まで</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="34560110" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="135" w:lineRule="exact"/>
               <w:ind w:left="163"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6273820D" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="7"/>
+          <w:p w14:paraId="04511241" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="7" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="36"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="3535FFCF" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="91" w:lineRule="exact"/>
               <w:ind w:left="36"/>
               <w:rPr>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="8"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="73A38AE0" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="309" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="179" w:lineRule="exact" w:before="4"/>
+          <w:p w14:paraId="6413BC0B" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="4" w:line="179" w:lineRule="exact"/>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="6421D7D2" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="100" w:lineRule="exact"/>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:sz w:val="9"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="9"/>
               </w:rPr>
               <w:t>mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1988" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="01618DBA" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="167" w:lineRule="exact"/>
               <w:ind w:left="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>修業年限</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:spacing w:line="118" w:lineRule="exact" w:before="1"/>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="1686C468" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="118" w:lineRule="exact"/>
               <w:ind w:left="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>Period</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>required</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> graduation</w:t>
+              <w:t xml:space="preserve"> graduation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4B298739" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="133578F4" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="152" w:lineRule="exact"/>
               <w:ind w:left="35"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="056DDF58" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="135" w:lineRule="exact"/>
               <w:ind w:left="35" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>yrs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="56680B9F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="342" w:hRule="atLeast"/>
+          <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0ACE4FBB" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="27D570E8" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="21"/>
               <w:ind w:left="418"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="11"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>修了状況（※渡日時点</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="4259420F" w14:textId="750A2EAC" w:rsidR="00660956" w:rsidRDefault="0038659D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:ind w:left="375"/>
               <w:rPr>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t>Status(*As</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Status (</w:t>
+            </w:r>
+            <w:r w:rsidR="00D61C16">
+              <w:rPr>
+                <w:w w:val="105"/>
+                <w:sz w:val="11"/>
+              </w:rPr>
+              <w:t>*As</w:t>
+            </w:r>
+            <w:r w:rsidR="00D61C16">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D61C16">
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D61C16">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D61C16">
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>arrival</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D61C16">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D61C16">
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D61C16">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> Japan)</w:t>
+              <w:t xml:space="preserve"> Japan)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="754801C1" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="323" w:lineRule="exact"/>
               <w:ind w:left="31"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="66782DD1" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="21"/>
               <w:ind w:left="30"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>修了</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2B828990" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="30"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="49E41C99" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="323" w:lineRule="exact"/>
               <w:ind w:left="31"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4F29F7C4" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="21"/>
               <w:ind w:left="28" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>修了見込</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="18130068" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="28"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>Expected</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> complete</w:t>
+              <w:t xml:space="preserve"> complete</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2C036655" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="323" w:lineRule="exact"/>
               <w:ind w:left="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="19798879" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="21"/>
               <w:ind w:left="25"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>退学</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="66754945" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:ind w:left="21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>Withdrawal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3C88C890" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="323" w:lineRule="exact"/>
               <w:ind w:left="24"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2581" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="668316C0" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="33"/>
               <w:ind w:left="291"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="10"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="10"/>
+                <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>その他※特記事項欄に詳細を記入すること</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="4E0CA6CE" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="18"/>
               <w:ind w:left="286"/>
               <w:rPr>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:t>*Fill</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="17"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:t>details</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:t>Remarks</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:t>column</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
-              <w:t> below.</w:t>
+              <w:t xml:space="preserve"> below.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="5E006340" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="421" w:hRule="atLeast"/>
+          <w:trHeight w:val="421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7092A3FB" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="26"/>
+          <w:p w14:paraId="44A9D07D" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="26" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="30" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>学位</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="41B03270" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="159" w:lineRule="exact"/>
               <w:ind w:left="30" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Degree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1F8BC32A" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:ind w:left="31"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4FCAD8E1" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="59"/>
               <w:ind w:left="30"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>学士</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="33EF198A" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="30" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>Bachelor-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="76B388E3" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:ind w:left="31"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="609770C9" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="59"/>
               <w:ind w:left="28" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>修士</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2CCEC6D5" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="28" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>Master-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="13AE9DDE" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:ind w:left="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2CEB01E0" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:ind w:left="25"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>博士</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="4EB3B901" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="18"/>
               <w:ind w:left="25" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Doctor-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2961" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5FCD31E7" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="2E8A7387" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="421" w:hRule="atLeast"/>
+          <w:trHeight w:val="421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4FEC8383" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3F7E1CB2" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="24"/>
               <w:ind w:left="30" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>特記事項</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="641FA5EA" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:ind w:left="30"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Remarks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6706" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2D2CE643" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="41EB4607" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="315" w:hRule="atLeast"/>
+          <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="107EDE0F" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="6E199B05" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="84"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="675D0A25" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="171" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>高等教育</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="775B2D0B" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="170" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>（大学院</w:t>
-            </w:r>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>大学院</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="7FDBE5A5" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="auto"/>
               <w:ind w:left="187" w:right="165"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Tertiary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>(Higher)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Education</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>(Graduate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3205E573" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="164" w:lineRule="exact"/>
               <w:ind w:left="26" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>学校名</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="27404605" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="132" w:lineRule="exact"/>
               <w:ind w:left="26" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>school</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="67CAEE1A" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1625" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6F1D55CD" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="164" w:lineRule="exact"/>
               <w:ind w:left="27"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>学科名</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="53718B10" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="132" w:lineRule="exact"/>
               <w:ind w:left="27" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3151" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="45F0CCBD" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="78B5BD98" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="267" w:hRule="atLeast"/>
+          <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="79EA4C70" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2C8352FC" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="132" w:lineRule="exact"/>
               <w:ind w:left="363"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>所在地</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="45134F69" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="115" w:lineRule="exact"/>
               <w:ind w:left="356"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3913" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="10DA3C06" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:ind w:left="26"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>州・省</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:spacing w:line="119" w:lineRule="exact" w:before="7"/>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="1F3D7398" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="7" w:line="119" w:lineRule="exact"/>
               <w:ind w:left="26"/>
               <w:rPr>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>State/Province</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3649" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="138857A7" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:ind w:left="25"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>市・町</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:spacing w:line="119" w:lineRule="exact" w:before="7"/>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="70975571" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="7" w:line="119" w:lineRule="exact"/>
               <w:ind w:left="25"/>
               <w:rPr>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>City/Town</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="2002D72B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="276" w:hRule="atLeast"/>
+          <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6F375FA2" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3A5CCDF3" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="137" w:lineRule="exact"/>
               <w:ind w:left="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>から</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="1555C61C" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:ind w:left="26" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>From</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="169DEA0E" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="289" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4328D24F" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="173" w:lineRule="exact"/>
               <w:ind w:left="37"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="1018F585" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="83" w:lineRule="exact"/>
               <w:ind w:left="37"/>
               <w:rPr>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="8"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="288FBA79" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2CF16E8D" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:pos="428" w:val="left" w:leader="none"/>
+                <w:tab w:val="left" w:pos="428"/>
               </w:tabs>
-              <w:spacing w:line="158" w:lineRule="auto" w:before="17"/>
+              <w:spacing w:before="17" w:line="158" w:lineRule="auto"/>
               <w:ind w:left="37"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:position w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:position w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>～</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="452AF2B6" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="58" w:lineRule="exact"/>
               <w:ind w:left="37"/>
               <w:rPr>
                 <w:sz w:val="9"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="9"/>
               </w:rPr>
               <w:t>mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1BAE01A4" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="137" w:lineRule="exact"/>
               <w:ind w:left="103"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>まで</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="7D81BC07" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:ind w:left="163"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7517555F" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1B330F08" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="173" w:lineRule="exact"/>
               <w:ind w:left="36"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="10D46094" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="83" w:lineRule="exact"/>
               <w:ind w:left="36"/>
               <w:rPr>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="8"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3E89C9DC" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="309" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4711CA53" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="169" w:lineRule="exact"/>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="108B9DFC" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="88" w:lineRule="exact"/>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:sz w:val="9"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="9"/>
               </w:rPr>
               <w:t>mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1988" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="57387921" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="152" w:lineRule="exact"/>
               <w:ind w:left="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>修業年限</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:spacing w:line="103" w:lineRule="exact" w:before="1"/>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2C8BC3C0" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="103" w:lineRule="exact"/>
               <w:ind w:left="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>Period</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>required</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> graduation</w:t>
+              <w:t xml:space="preserve"> graduation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="08E171A6" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4BD19910" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="137" w:lineRule="exact"/>
               <w:ind w:left="35"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="42E9D7A6" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:ind w:left="35" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>yrs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="637F2CC9" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="312" w:hRule="atLeast"/>
+          <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="28055AA0" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="707262F8" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="6"/>
               <w:ind w:left="418"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="11"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>修了状況（※入学時点</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="6F4BC2CC" w14:textId="772E6FE2" w:rsidR="00660956" w:rsidRDefault="0038659D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:ind w:left="375"/>
               <w:rPr>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t>Status(*As</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Status (</w:t>
+            </w:r>
+            <w:r w:rsidR="00D61C16">
+              <w:rPr>
+                <w:w w:val="105"/>
+                <w:sz w:val="11"/>
+              </w:rPr>
+              <w:t>*As</w:t>
+            </w:r>
+            <w:r w:rsidR="00D61C16">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D61C16">
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D61C16">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D61C16">
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>arrival</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D61C16">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D61C16">
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D61C16">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> Japan)</w:t>
+              <w:t xml:space="preserve"> Japan)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="487CEBF1" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="293" w:lineRule="exact"/>
               <w:ind w:left="31"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7B7462AD" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="6"/>
               <w:ind w:left="30"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>修了</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3AFA76CB" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="30"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="35AC0B9C" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="293" w:lineRule="exact"/>
               <w:ind w:left="31"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="24462C8D" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="6"/>
               <w:ind w:left="28" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>修了見込</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3327DEA3" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="28"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>Expected</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
-              <w:t> complete</w:t>
+              <w:t xml:space="preserve"> complete</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1B94DCA6" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="293" w:lineRule="exact"/>
               <w:ind w:left="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="38E18015" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="6"/>
               <w:ind w:left="25"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>退学</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3DFB6CD0" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:ind w:left="21"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>Withdrawal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="718A3077" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="293" w:lineRule="exact"/>
               <w:ind w:left="24"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2581" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5D723B51" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="18"/>
               <w:ind w:left="291"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="10"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="10"/>
+                <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>その他※特記事項欄に詳細を記入すること</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="025A7676" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="18"/>
               <w:ind w:left="286"/>
               <w:rPr>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:t>*Fill</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="17"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:t>details</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:t>Remarks</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:t>column</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="10"/>
               </w:rPr>
-              <w:t> below.</w:t>
+              <w:t xml:space="preserve"> below.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="758D8C2E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="418" w:hRule="atLeast"/>
+          <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="20E60366" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="181" w:lineRule="exact" w:before="25"/>
+          <w:p w14:paraId="331D2B82" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="25" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="30" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>学位</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="011AF0B3" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="159" w:lineRule="exact"/>
               <w:ind w:left="30" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Degree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0190A7AC" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:ind w:left="31"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="257D1E25" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="58"/>
               <w:ind w:left="30"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>学士</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="4BFA3A4E" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="18"/>
               <w:ind w:left="30" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>Bachelor-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="599BB11E" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:ind w:left="31"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="44E6A7E9" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="58"/>
               <w:ind w:left="28" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>修士</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="5FC47194" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="18"/>
               <w:ind w:left="28" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>Master-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="381" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0E46361A" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:ind w:left="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3696362C" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:ind w:left="25"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="11"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="11"/>
               </w:rPr>
               <w:t>博士</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3BA90EB3" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="25" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Doctor-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2961" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5FA5C543" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="3C91C512" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="418" w:hRule="atLeast"/>
+          <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5247AFAE" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="232B8080" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="23"/>
               <w:ind w:left="30" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>特記事項</w:t>
             </w:r>
-          </w:p>
-          <w:p>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="56ED839E" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:ind w:left="30"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Remarks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6706" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="70DF2B6C" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00660956" w14:paraId="05A5E3B1" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="309" w:hRule="atLeast"/>
+          <w:trHeight w:val="309"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8907" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3F4220AD" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="148" w:lineRule="exact"/>
               <w:ind w:right="12"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
+                <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="14"/>
                 <w:u w:val="single"/>
+                <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>入学時点で修了済みの課程年数合計</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="135" w:lineRule="exact" w:before="7"/>
+          <w:p w14:paraId="66EC5E38" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="7" w:line="135" w:lineRule="exact"/>
               <w:ind w:left="4153"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>years</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>education</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>will</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>complete</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>as</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>enrolment</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>university</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Japan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="14E76E3A" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0D7C5F6B" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="150" w:lineRule="exact"/>
               <w:ind w:left="35" w:right="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="7765561F" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="139" w:lineRule="exact"/>
               <w:ind w:left="35" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>yrs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="481CBDAA" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
-        <w:spacing w:after="0" w:line="139" w:lineRule="exact"/>
+        <w:spacing w:line="139" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="14"/>
         </w:rPr>
-        <w:sectPr>
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId22"/>
+        <w:sectPr w:rsidR="00660956">
+          <w:headerReference w:type="default" r:id="rId25"/>
+          <w:footerReference w:type="default" r:id="rId26"/>
           <w:pgSz w:w="11910" w:h="16840"/>
-          <w:pgMar w:header="664" w:footer="888" w:top="940" w:bottom="1080" w:left="283" w:right="425"/>
+          <w:pgMar w:top="940" w:right="425" w:bottom="1080" w:left="283" w:header="664" w:footer="888" w:gutter="0"/>
           <w:pgNumType w:start="49"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="11A4FDB9" w14:textId="6DCA2CB1" w:rsidR="00660956" w:rsidRDefault="00660956">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="01A66951" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68230A5C" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C68E203" w14:textId="77777777" w:rsidR="008D3CBC" w:rsidRDefault="008D3CBC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="895"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="649D1D54" w14:textId="77777777" w:rsidR="008D3CBC" w:rsidRDefault="008D3CBC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="895"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CC53252" w14:textId="77777777" w:rsidR="008D3CBC" w:rsidRDefault="008D3CBC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="895"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C5BC6F2" w14:textId="77777777" w:rsidR="008D3CBC" w:rsidRDefault="008D3CBC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="895"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AC74098" w14:textId="77777777" w:rsidR="008D3CBC" w:rsidRDefault="008D3CBC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="895"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="235165A2" w14:textId="17EC2EAC" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="895"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>understand</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>accept</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>matters</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>stated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Application</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Guideline</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>September</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00614ACD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00614ACD">
+        <w:t>Admission and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hereby</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>apply</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>admission</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ritsumeikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>University.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B4C09C" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="254DE276" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37F58EC7" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62732DD3" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="163"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B1E711" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="5067"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>application:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EFA7B32" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="65"/>
+        <w:ind w:left="138" w:right="336"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:t>申請年月日</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A552F76" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
+          <w:noProof/>
+          <w:sz w:val="16"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="0" simplePos="0" relativeHeight="15748096">
-[...423 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487605760">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654144" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="257CE18D" wp14:editId="42E5B49D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4015088</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>149679</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2905760" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="75" name="Graphic 75"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks/>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvPr id="75" name="Graphic 75"/>
-                      <wps:cNvSpPr/>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2905760" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
-                            <a:path w="2905760" h="0">
+                            <a:path w="2905760">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="2905226" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape style="position:absolute;margin-left:316.148712pt;margin-top:11.785794pt;width:228.8pt;height:.1pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15710720;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshape55" coordorigin="6323,236" coordsize="4576,0" path="m6323,236l10898,236e" filled="false" stroked="true" strokeweight=".5pt" strokecolor="#000000">
+              <v:shape w14:anchorId="05101076" id="Graphic 75" o:spid="_x0000_s1026" style="position:absolute;margin-left:316.15pt;margin-top:11.8pt;width:228.8pt;height:.1pt;z-index:-251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2905760,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhYWTuFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x4aLoacYqhQYcB&#10;RVegGXZWZDk2JouaqMTOvx8lfyTrbsN8ECjxiXzko7y+71vNTsphA6bgy0XKmTISysYcCv599/jh&#10;E2fohSmFBqMKflbI7zfv3607m6sMatClcoyCGMw7W/Dae5snCcpatQIXYJUhZwWuFZ627pCUTnQU&#10;vdVJlqarpANXWgdSIdLpdnDyTYxfVUr6b1WFyjNdcOLm4+riug9rslmL/OCErRs50hD/wKIVjaGk&#10;c6it8IIdXfNXqLaRDhAqv5DQJlBVjVSxBqpmmb6p5rUWVsVaqDlo5zbh/wsrn0+v9sUF6mifQP5E&#10;6kjSWcxnT9jgiOkr1wYsEWd97OJ57qLqPZN0mN2lN7crarYk3zK7jU1ORD7dlUf0XxTEOOL0hH7Q&#10;oJwsUU+W7M1kOlIyaKijhp4z0tBxRhruBw2t8OFeIBdM1l2IhLMWTmoH0evfMCdqF68216hQSpat&#10;OJuqJOyAICOkoV4NRkxN9nVx2gQWq483aRwNBN2Uj43WgQW6w/5BO3YSYTDjF+qgCH/ArEO/FVgP&#10;uOgaYdqMOg3SBJH2UJ5fHOtomguOv47CKc70V0PjEkZ/Mtxk7CfDef0A8YHEBlHOXf9DOMtC+oJ7&#10;UvYZpmEU+SRaKH3GhpsGPh89VE1QNM7QwGjc0ATHAsfXFp7I9T6iLv+EzW8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQC0IZtp4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI+xTsMwEIZ3JN7BOiQWRB0S&#10;KUlDnKqgMnRgoO3AaMdHEojPUey2ydvjTDDe3af/vr/cTKZnFxxdZ0nA0yoChlRb3VEj4HR8e8yB&#10;OS9Jy94SCpjRwaa6vSlloe2VPvBy8A0LIeQKKaD1fig4d3WLRrqVHZDC7cuORvowjg3Xo7yGcNPz&#10;OIpSbmRH4UMrB3xtsf45nI0A9eLU+2f7MG/32X53VNnpO5t3QtzfTdtnYB4n/wfDoh/UoQpOyp5J&#10;O9YLSJM4CaiAOEmBLUCUr9fA1LLJgVcl/1+h+gUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAhYWTuFAIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQC0IZtp4AAAAAoBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" path="m,l2905226,e" filled="f" strokeweight=".5pt">
                 <v:path arrowok="t"/>
-                <v:stroke dashstyle="solid"/>
-                <w10:wrap type="topAndBottom"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1CC3090D" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="90"/>
-        <w:ind w:left="5070"/>
+        <w:ind w:left="5054"/>
       </w:pPr>
       <w:r>
+        <w:t>Applicant’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="013F05A7" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="65"/>
+        <w:ind w:left="5061"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>block</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Applicant’s</w:t>
-[...8 lines deleted...]
-        <w:rPr>
+        <w:t>capitals</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>signature:</w:t>
+        <w:t>）：</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="69C8878C" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:left="138" w:right="336"/>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="76"/>
+        <w:ind w:left="138" w:right="331"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
         </w:rPr>
-        <w:t>（申請者署名</w:t>
-      </w:r>
+        <w:t>（</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
+        </w:rPr>
+        <w:t>申請者氏名</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="68ED1059" w14:textId="47ECDCDB" w:rsidR="00660956" w:rsidRPr="00E168B9" w:rsidRDefault="00D61C16" w:rsidP="008D3CBC">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="3"/>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="17"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝"/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-          <w:sz w:val="16"/>
+          <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487606272">
-[...193 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487606784">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79EFEA95" wp14:editId="04075C41">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>4015088</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>144145</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2858135" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="77" name="Graphic 77"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks/>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvPr id="77" name="Graphic 77"/>
-                      <wps:cNvSpPr/>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2858135" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
-                            <a:path w="2858135" h="0">
+                            <a:path w="2858135">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="2857982" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape style="position:absolute;margin-left:316.148712pt;margin-top:11.35pt;width:225.05pt;height:.1pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15709696;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshape57" coordorigin="6323,227" coordsize="4501,0" path="m6323,227l10824,227e" filled="false" stroked="true" strokeweight=".5pt" strokecolor="#000000">
+              <v:shape w14:anchorId="11C897BC" id="Graphic 77" o:spid="_x0000_s1026" style="position:absolute;margin-left:316.15pt;margin-top:11.35pt;width:225.05pt;height:.1pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2858135,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQdfmDFQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05SpE2NOMXQoMOA&#10;oivQDDsrshwbk0WNVOLk70fJcZJ1t2E+CJT4RD7yUV48HFor9gapAVfIyWgshXEaysZtC/l9/fRp&#10;LgUF5UplwZlCHg3Jh+XHD4vO52YKNdjSoOAgjvLOF7IOwedZRro2raIReOPYWQG2KvAWt1mJquPo&#10;rc2m4/Ft1gGWHkEbIj5d9U65TPGryujwrarIBGELydxCWjGtm7hmy4XKt6h83egTDfUPLFrVOE56&#10;DrVSQYkdNn+FahuNQFCFkYY2g6pqtEk1cDWT8btq3mrlTaqFm0P+3Cb6f2H1y/7Nv2KkTv4Z9E/i&#10;jmSdp/zsiRs6YQ4VthHLxMUhdfF47qI5BKH5cDqfzSc3Myk0+ybTu9TkTOXDXb2j8MVAiqP2zxR6&#10;DcrBUvVg6YMbTGQlo4Y2aRikYA1RCtZw02voVYj3Irloiu5CJJ61sDdrSN7wjjlTu3itu0ZxKXf3&#10;86kUQ5WM7RFsxDTcq95Iqdm+Ls66yOL2ZjZOo0Fgm/KpsTayINxuHi2KvYqDmb5YB0f4A+aRwkpR&#10;3eOS6wSz7qRTL00UaQPl8RVFx9NcSPq1U2iksF8dj0sc/cHAwdgMBgb7COmBpAZxzvXhh0IvYvpC&#10;Blb2BYZhVPkgWiz9jI03HXzeBaiaqGiaoZ7RacMTnAo8vbb4RK73CXX5Jyx/AwAA//8DAFBLAwQU&#10;AAYACAAAACEAqk/ewt4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KiD&#10;DW0IcSqExGNLAXXrxpM4Ih5HsdsEvh5nBcuZObpzbrmdXc9OOIbOk4LrVQYMqfamo1bBx/vTVQ4s&#10;RE1G955QwTcG2FbnZ6UujJ/oDU+72LIUQqHQCmyMQ8F5qC06HVZ+QEq3xo9OxzSOLTejnlK467nI&#10;sjV3uqP0weoBHy3WX7ujU9Bsfrr950z589S+NvZFyttG7pW6vJgf7oFFnOMfDIt+UocqOR38kUxg&#10;vYK1FDKhCoTYAFuALBc3wA7L5g54VfL/FapfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AJB1+YMVAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAKpP3sLeAAAACgEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l2857982,e" filled="f" strokeweight=".5pt">
                 <v:path arrowok="t"/>
-                <v:stroke dashstyle="solid"/>
-                <w10:wrap type="topAndBottom"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p>
-[...1074 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId26"/>
+    <w:sectPr w:rsidR="00660956" w:rsidRPr="00E168B9">
+      <w:headerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
       <w:pgSz w:w="11910" w:h="16840"/>
-      <w:pgMar w:header="0" w:footer="888" w:top="0" w:bottom="1080" w:left="283" w:right="425"/>
+      <w:pgMar w:top="0" w:right="425" w:bottom="1080" w:left="283" w:header="0" w:footer="888" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="02F6BBD6" w14:textId="77777777" w:rsidR="00CA075D" w:rsidRDefault="00CA075D">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="20953790" w14:textId="77777777" w:rsidR="00CA075D" w:rsidRDefault="00CA075D">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...2 lines deleted...]
-    <w:charset w:val="0"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="ＭＳ Ｐ明朝">
+    <w:panose1 w:val="02020600040205080304"/>
+    <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ 明朝">
+    <w:altName w:val="MS Mincho"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:altName w:val="Arial Narrow"/>
-    <w:charset w:val="0"/>
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century">
-[...1 lines deleted...]
-    <w:charset w:val="0"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ Ｐゴシック">
+    <w:panose1 w:val="020B0600070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:altName w:val="Segoe UI Symbol"/>
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
-    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:altName w:val="MS Gothic"/>
+    <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-  </w:font>
-[...34 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08719F7E" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
+      <w:pStyle w:val="a8"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="494F2C0B" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="49A7EE1E" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
+    <w:pPr>
+      <w:pStyle w:val="a8"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10C3F5EA" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D76D6B7" w14:textId="1CD396F9" w:rsidR="00660956" w:rsidRDefault="00660956">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7FA4B7F7" w14:textId="1AAD4B89" w:rsidR="00660956" w:rsidRDefault="00660956">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="139F742B" w14:textId="3C007891" w:rsidR="00660956" w:rsidRDefault="00660956">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6EC61C10" w14:textId="40F12B1A" w:rsidR="00660956" w:rsidRDefault="00660956">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="256BF7DC" w14:textId="77777777" w:rsidR="00CA075D" w:rsidRDefault="00CA075D">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="23FE342A" w14:textId="77777777" w:rsidR="00CA075D" w:rsidRDefault="00CA075D">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="357569F1" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B2DA913" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="486849024">
-[...2737 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="486849536">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64CE1D90" wp14:editId="52511100">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>3415097</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>687796</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1099820" cy="193675"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="21" name="Textbox 21"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
-              <a:graphic>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvPr id="21" name="Textbox 21"/>
-                    <wps:cNvSpPr txBox="1"/>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1099820" cy="193675"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w14:paraId="27E41E0C" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
                           <w:pPr>
                             <w:spacing w:before="12"/>
-                            <w:ind w:left="20" w:right="0" w:firstLine="0"/>
-                            <w:jc w:val="left"/>
+                            <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                               <w:w w:val="98"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>【</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-1"/>
                               <w:w w:val="99"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>F</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="2"/>
                               <w:w w:val="99"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>O</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="99"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>R</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:w w:val="99"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>M</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="1"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-1"/>
                               <w:w w:val="99"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>S</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:w w:val="99"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>K</w:t>
                           </w:r>
                           <w:r>
-                            <w:rPr>
-[...2 lines deleted...]
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="1"/>
                               <w:w w:val="99"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>1-E</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                               <w:spacing w:val="-212"/>
                               <w:w w:val="98"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>】</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape style="position:absolute;margin-left:268.905304pt;margin-top:54.157219pt;width:86.6pt;height:15.25pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-16466944" type="#_x0000_t202" id="docshape18" filled="false" stroked="false">
+            <v:shapetype w14:anchorId="64CE1D90" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 21" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:268.9pt;margin-top:54.15pt;width:86.6pt;height:15.25pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEwT2glAEAABsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFu2zAMvQ/oPwi6N3ZSrGuMOMW6YsOA&#10;YivQ9QMUWYqNWaJGKrHz96MUJxnW27ALTZnU43uPWt2Prhd7g9SBr+V8VkphvIam89tavv74fH0n&#10;BUXlG9WDN7U8GJL366t3qyFUZgEt9I1BwSCeqiHUso0xVEVBujVO0QyC8Vy0gE5FPuK2aFANjO76&#10;YlGWt8UA2AQEbYj47+OxKNcZ31qj43dryUTR15K5xRwxx02KxXqlqi2q0HZ6oqH+gYVTneehZ6hH&#10;FZXYYfcGynUagcDGmQZXgLWdNlkDq5mXf6l5aVUwWQubQ+FsE/0/WP1t/xKeUcTxAUZeYBZB4Qn0&#10;T2JviiFQNfUkT6ki7k5CR4sufVmC4Ivs7eHspxmj0AmtXC7vFlzSXJsvb24/vE+GF5fbASl+MeBE&#10;SmqJvK/MQO2fKB5bTy0TmeP8xCSOm5FbUrqB5sAiBt5jLenXTqGRov/q2ai09FOCp2RzSjD2nyA/&#10;jaTFw8ddBNvlyRfcaTJvIHOfXkta8Z/n3HV50+vfAAAA//8DAFBLAwQUAAYACAAAACEASmDRBuAA&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WVuFE7RLQhjVNVCE5IiDQcODqx&#10;m1iN1yF22/D3LKdy3JnR7JtiO7uBnc0UrEcJyVIAM9h6bbGT8Fm/3mfAQlSo1eDRSPgxAbbl7U2h&#10;cu0vWJnzPnaMSjDkSkIf45hzHtreOBWWfjRI3sFPTkU6p47rSV2o3A38QYgVd8oifejVaJ570x73&#10;Jydh94XVi/1+bz6qQ2Xr+kng2+oo5d1i3m2ARTPHaxj+8AkdSmJq/Al1YIOEx3RN6JEMkaXAKLFO&#10;ElrXkJJmGfCy4P83lL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhME9oJQBAAAbAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEASmDRBuAAAAAL&#10;AQAADwAAAAAAAAAAAAAAAADuAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="27E41E0C" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
                     <w:pPr>
                       <w:spacing w:before="12"/>
-                      <w:ind w:left="20" w:right="0" w:firstLine="0"/>
-                      <w:jc w:val="left"/>
+                      <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                         <w:w w:val="98"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>【</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-1"/>
                         <w:w w:val="99"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>F</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="2"/>
                         <w:w w:val="99"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>O</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="99"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>R</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:w w:val="99"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>M</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="1"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-1"/>
                         <w:w w:val="99"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>S</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:w w:val="99"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>K</w:t>
                     </w:r>
                     <w:r>
-                      <w:rPr>
-[...2 lines deleted...]
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="1"/>
                         <w:w w:val="99"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>1-E</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                         <w:spacing w:val="-212"/>
                         <w:w w:val="98"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>】</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="none"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E3E0369" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5982F64C" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="486851072">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="332B7946" wp14:editId="25D8308C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>3371403</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>687796</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="949325" cy="193675"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="25" name="Textbox 25"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
-              <a:graphic>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvPr id="25" name="Textbox 25"/>
-                    <wps:cNvSpPr txBox="1"/>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="949325" cy="193675"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w14:paraId="3F5D28CF" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
                           <w:pPr>
                             <w:spacing w:before="12"/>
-                            <w:ind w:left="20" w:right="0" w:firstLine="0"/>
-                            <w:jc w:val="left"/>
+                            <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                               <w:w w:val="98"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>【</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-1"/>
                               <w:w w:val="99"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>F</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="2"/>
                               <w:w w:val="99"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>O</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-3"/>
                               <w:w w:val="99"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>R</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:w w:val="99"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>M</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="1"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-1"/>
                               <w:w w:val="99"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>S</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:w w:val="99"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>K</w:t>
                           </w:r>
                           <w:r>
-                            <w:rPr>
-[...2 lines deleted...]
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-1"/>
                               <w:w w:val="99"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                               <w:spacing w:val="-213"/>
                               <w:w w:val="98"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>】</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape style="position:absolute;margin-left:265.464813pt;margin-top:54.157219pt;width:74.75pt;height:15.25pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-16465408" type="#_x0000_t202" id="docshape21" filled="false" stroked="false">
+            <v:shapetype w14:anchorId="332B7946" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 25" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:265.45pt;margin-top:54.15pt;width:74.75pt;height:15.25pt;z-index:-251654144;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfYSXMmAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNG2XXWjUdAWsQEgr&#10;FmnhA1zHbixij5lxm/TvGbtpi+CGuNhjz/j5vTezvh99Lw4GyUFo5GI2l8IEDa0Lu0Z+//bx1Vsp&#10;KKnQqh6CaeTRkLzfvHyxHmJtltBB3xoUDBKoHmIju5RiXVWkO+MVzSCawEkL6FXiI+6qFtXA6L6v&#10;lvP5XTUAthFBGyK+fTgl5abgW2t0erKWTBJ9I5lbKiuWdZvXarNW9Q5V7JyeaKh/YOGVC/zpBepB&#10;JSX26P6C8k4jENg00+ArsNZpUzSwmsX8DzXPnYqmaGFzKF5sov8Hq78cnuNXFGl8DyM3sIig+Aj6&#10;B7E31RCpnmqyp1QTV2eho0Wfd5Yg+CF7e7z4acYkNF+uXq9ulrdSaE4tVjd3b26z39X1cURKnwx4&#10;kYNGIrerEFCHR0qn0nPJxOX0fSaSxu0oXJs5c2W+2UJ7ZCkDd7OR9HOv0EjRfw5sV279OcBzsD0H&#10;mPoPUAYkKwrwbp/AukLgijsR4D4UCdPM5Eb/fi5V18ne/AIAAP//AwBQSwMEFAAGAAgAAAAhACv1&#10;J9PfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sgUKVlabThOCEhOjK&#10;gWPaZG20xilNtpW3x5zgaP+ffn8uN4sf2cnO0QVUcLsSwCx2wTjsFXw0LzcSWEwajR4DWgXfNsKm&#10;urwodWHCGWt72qWeUQnGQisYUpoKzmM3WK/jKkwWKduH2etE49xzM+szlfuR3wmRc68d0oVBT/Zp&#10;sN1hd/QKtp9YP7uvt/a93teuadYCX/ODUtdXy/YRWLJL+oPhV5/UoSKnNhzRRDYqeMjEmlAKhMyA&#10;EZFLcQ+spU0mJfCq5P9/qH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAn2ElzJgBAAAh&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAK/Un098A&#10;AAALAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="3F5D28CF" w14:textId="77777777" w:rsidR="001E50ED" w:rsidRDefault="001E50ED">
                     <w:pPr>
                       <w:spacing w:before="12"/>
-                      <w:ind w:left="20" w:right="0" w:firstLine="0"/>
-                      <w:jc w:val="left"/>
+                      <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                         <w:w w:val="98"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>【</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-1"/>
                         <w:w w:val="99"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>F</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="2"/>
                         <w:w w:val="99"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>O</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-3"/>
                         <w:w w:val="99"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>R</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:w w:val="99"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>M</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="1"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-1"/>
                         <w:w w:val="99"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>S</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:w w:val="99"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>K</w:t>
                     </w:r>
                     <w:r>
-                      <w:rPr>
-[...2 lines deleted...]
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-1"/>
                         <w:w w:val="99"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝"/>
                         <w:spacing w:val="-213"/>
                         <w:w w:val="98"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>】</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="none"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p>
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C9B9B66" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
+      <w:pStyle w:val="a3"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="486852608">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="030C73AE" wp14:editId="0FBE93AF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6612097</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>408943</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="215900" cy="208279"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="44" name="Textbox 44"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
-              <a:graphic>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvPr id="44" name="Textbox 44"/>
-                    <wps:cNvSpPr txBox="1"/>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="215900" cy="208279"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w14:paraId="28693BD8" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
                           <w:pPr>
                             <w:spacing w:before="62"/>
-                            <w:ind w:left="20" w:right="0" w:firstLine="0"/>
-                            <w:jc w:val="left"/>
+                            <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Cambria"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Cambria"/>
                               <w:color w:val="231F20"/>
                               <w:spacing w:val="-5"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>1/4</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape style="position:absolute;margin-left:520.637573pt;margin-top:32.200314pt;width:17pt;height:16.4pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-16463872" type="#_x0000_t202" id="docshape34" filled="false" stroked="false">
+            <v:shapetype w14:anchorId="030C73AE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 44" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:520.65pt;margin-top:32.2pt;width:17pt;height:16.4pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1kcJElwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfKPyDuMeuV0iYrr6O2UatK&#10;UVsp6QdgFryoC0MY7F3/fQe8tqv2FuUCw8zweO8Nq/vJDWyvI1rwLV8uKs60V9BZv235r+cv17ec&#10;YZK+kwN43fKDRn6/vnq3GkOja+hh6HRkBOKxGUPL+5RCIwSqXjuJCwjaU9FAdDLRMW5FF+VI6G4Q&#10;dVW9FyPELkRQGpGyD8ciXxd8Y7RKP4xBndjQcuKWyhrLusmrWK9ks40y9FbNNOQrWDhpPT16hnqQ&#10;SbJdtP9BOasiIJi0UOAEGGOVLhpIzbL6R81TL4MuWsgcDGeb8O1g1ff9U/gZWZo+wUQDLCIwPIL6&#10;jeSNGAM2c0/2FBuk7ix0MtHlnSQwukjeHs5+6ikxRcl6eXNXUUVRqa5u6w932W9xuRwipq8aHMtB&#10;yyONqxCQ+0dMx9ZTy8zl+HwmkqbNxGxHyBk0ZzbQHUjKSNNsOb7sZNScDd882ZVHfwriKdicgpiG&#10;z1A+SFbk4eMugbGFwAV3JkBzKBLmP5MH/fe5dF1+9voPAAAA//8DAFBLAwQUAAYACAAAACEASPgW&#10;+eAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbizZKB0rTacJwWkSoisH&#10;jmmTtdEapzTZVt5+3gmOv/3p9+d8PbmencwYrEcJ85kAZrDx2mIr4at6f3gGFqJCrXqPRsKvCbAu&#10;bm9ylWl/xtKcdrFlVIIhUxK6GIeM89B0xqkw84NB2u396FSkOLZcj+pM5a7nCyFS7pRFutCpwbx2&#10;pjnsjk7C5hvLN/vzUX+W+9JW1UrgNj1IeX83bV6ARTPFPxiu+qQOBTnV/og6sJ6ySOaPxEpIkwTY&#10;lRDLJ5rUElbLBfAi5/9/KC4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdZHCRJcBAAAh&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEASPgW+eAA&#10;AAALAQAADwAAAAAAAAAAAAAAAADxAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="28693BD8" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
                     <w:pPr>
                       <w:spacing w:before="62"/>
-                      <w:ind w:left="20" w:right="0" w:firstLine="0"/>
-                      <w:jc w:val="left"/>
+                      <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria"/>
                         <w:color w:val="231F20"/>
                         <w:spacing w:val="-5"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>1/4</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="none"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p>
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F55C254" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
+      <w:pStyle w:val="a3"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="486854144">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72EE5793" wp14:editId="3CA29AF6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6256497</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>408943</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="215900" cy="208279"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="57" name="Textbox 57"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
-              <a:graphic>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvPr id="57" name="Textbox 57"/>
-                    <wps:cNvSpPr txBox="1"/>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="215900" cy="208279"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w14:paraId="38D65D86" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
                           <w:pPr>
                             <w:spacing w:before="62"/>
-                            <w:ind w:left="20" w:right="0" w:firstLine="0"/>
-                            <w:jc w:val="left"/>
+                            <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Cambria"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Cambria"/>
                               <w:color w:val="231F20"/>
                               <w:spacing w:val="-5"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>2/4</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape style="position:absolute;margin-left:492.637604pt;margin-top:32.200314pt;width:17pt;height:16.4pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-16462336" type="#_x0000_t202" id="docshape42" filled="false" stroked="false">
+            <v:shapetype w14:anchorId="72EE5793" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 57" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:492.65pt;margin-top:32.2pt;width:17pt;height:16.4pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAySW41mAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfqPyDuMeuNmiYrr6O2UaNK&#10;UVspzQdgFryoC0MZ7F3/fQe8tqv2FvUCw8zweO8Nq/vJDWyvI1rwLV8uKs60V9BZv235y4/PV7ec&#10;YZK+kwN43fKDRn6/fvtmNYZG19DD0OnICMRjM4aW9ymFRghUvXYSFxC0p6KB6GSiY9yKLsqR0N0g&#10;6qq6ESPELkRQGpGyD8ciXxd8Y7RK34xBndjQcuKWyhrLusmrWK9ks40y9FbNNOQrWDhpPT16hnqQ&#10;SbJdtP9AOasiIJi0UOAEGGOVLhpIzbL6S81zL4MuWsgcDGeb8P/Bqq/75/A9sjR9hIkGWERgeAL1&#10;E8kbMQZs5p7sKTZI3VnoZKLLO0lgdJG8PZz91FNiipL18t1dRRVFpbq6rd/fZb/F5XKImB41OJaD&#10;lkcaVyEg90+Yjq2nlpnL8flMJE2bidmu5dcZNGc20B1IykjTbDn+2smoORu+eLIrj/4UxFOwOQUx&#10;DZ+gfJCsyMOHXQJjC4EL7kyA5lAkzH8mD/rPc+m6/Oz1bwAAAP//AwBQSwMEFAAGAAgAAAAhANjn&#10;4UjfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4s2Rhl7ZpOE4ITEqIr&#10;hx3TJmujNU5psq28Pd4Jjvb/6ffnfDO5np3NGKxHCfOZAGaw8dpiK+GrentYAQtRoVa9RyPhxwTY&#10;FLc3ucq0v2BpzrvYMirBkCkJXYxDxnloOuNUmPnBIGUHPzoVaRxbrkd1oXLX84UQCXfKIl3o1GBe&#10;OtMcdycnYbvH8tV+f9Sf5aG0VZUKfE+OUt7fTds1sGim+AfDVZ/UoSCn2p9QB9ZLSFdPj4RKSJZL&#10;YFdAzFPa1BQ9L4AXOf//QvELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMkluNZgBAAAh&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2OfhSN8A&#10;AAAKAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="38D65D86" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
                     <w:pPr>
                       <w:spacing w:before="62"/>
-                      <w:ind w:left="20" w:right="0" w:firstLine="0"/>
-                      <w:jc w:val="left"/>
+                      <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria"/>
                         <w:color w:val="231F20"/>
                         <w:spacing w:val="-5"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>2/4</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="none"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p>
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42E96344" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
+      <w:pStyle w:val="a3"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="486855680">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D95615B" wp14:editId="66C4D64B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6612097</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>408943</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="215900" cy="208279"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="67" name="Textbox 67"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
-              <a:graphic>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvPr id="67" name="Textbox 67"/>
-                    <wps:cNvSpPr txBox="1"/>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="215900" cy="208279"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w14:paraId="260FE9D6" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
                           <w:pPr>
                             <w:spacing w:before="62"/>
-                            <w:ind w:left="20" w:right="0" w:firstLine="0"/>
-                            <w:jc w:val="left"/>
+                            <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Cambria"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Cambria"/>
                               <w:color w:val="231F20"/>
                               <w:spacing w:val="-5"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>3/4</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape style="position:absolute;margin-left:520.637573pt;margin-top:32.200314pt;width:17pt;height:16.4pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-16460800" type="#_x0000_t202" id="docshape49" filled="false" stroked="false">
+            <v:shapetype w14:anchorId="7D95615B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 67" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:520.65pt;margin-top:32.2pt;width:17pt;height:16.4pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmRlm6mAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfqPyDuMetVmiYrr6O2UaNK&#10;UVspzQdgFryoC0MZ7F3/fQe8tqv2FvUCw8zweO8Nq/vJDWyvI1rwLV8uKs60V9BZv235y4/PV7ec&#10;YZK+kwN43fKDRn6/fvtmNYZG19DD0OnICMRjM4aW9ymFRghUvXYSFxC0p6KB6GSiY9yKLsqR0N0g&#10;6qq6ESPELkRQGpGyD8ciXxd8Y7RK34xBndjQcuKWyhrLusmrWK9ks40y9FbNNOQrWDhpPT16hnqQ&#10;SbJdtP9AOasiIJi0UOAEGGOVLhpIzbL6S81zL4MuWsgcDGeb8P/Bqq/75/A9sjR9hIkGWERgeAL1&#10;E8kbMQZs5p7sKTZI3VnoZKLLO0lgdJG8PZz91FNiipL18t1dRRVFpbq6rd/fZb/F5XKImB41OJaD&#10;lkcaVyEg90+Yjq2nlpnL8flMJE2bidmu5dcZNGc20B1IykjTbDn+2smoORu+eLIrj/4UxFOwOQUx&#10;DZ+gfJCsyMOHXQJjC4EL7kyA5lAkzH8mD/rPc+m6/Oz1bwAAAP//AwBQSwMEFAAGAAgAAAAhAEj4&#10;FvngAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4s2SgdK02nCcFpEqIr&#10;B45pk7XRGqc02Vbeft4Jjr/96ffnfD25np3MGKxHCfOZAGaw8dpiK+Gren94BhaiQq16j0bCrwmw&#10;Lm5vcpVpf8bSnHaxZVSCIVMSuhiHjPPQdMapMPODQdrt/ehUpDi2XI/qTOWu5wshUu6URbrQqcG8&#10;dqY57I5OwuYbyzf781F/lvvSVtVK4DY9SHl/N21egEUzxT8YrvqkDgU51f6IOrCeskjmj8RKSJME&#10;2JUQyyea1BJWywXwIuf/fyguAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKZGWbqYAQAA&#10;IQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEj4Fvng&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAA8gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="260FE9D6" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00D61C16">
                     <w:pPr>
                       <w:spacing w:before="62"/>
-                      <w:ind w:left="20" w:right="0" w:firstLine="0"/>
-                      <w:jc w:val="left"/>
+                      <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria"/>
                         <w:color w:val="231F20"/>
                         <w:spacing w:val="-5"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>3/4</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="none"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p>
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1444F7C8" w14:textId="77777777" w:rsidR="00660956" w:rsidRDefault="00660956">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...115 lines deleted...]
-      <w:pStyle w:val="BodyText"/>
+      <w:pStyle w:val="a3"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="3">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05ED0B88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="0CD6AEC6"/>
+    <w:lvl w:ilvl="0" w:tplc="6C58F284">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1014" w:hanging="362"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:cs="ＭＳ Ｐ明朝" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5A1A2B68">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1144" w:hanging="362"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A800BB28">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1269" w:hanging="362"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="93E2E148">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1394" w:hanging="362"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10F04076">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1519" w:hanging="362"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="52587B94">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1644" w:hanging="362"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="82C063FA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1769" w:hanging="362"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C8120580">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1894" w:hanging="362"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="567C6410">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2019" w:hanging="362"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16074954"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C87E2B78"/>
+    <w:lvl w:ilvl="0" w:tplc="E6087B5E">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="860" w:hanging="177"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="13"/>
         <w:szCs w:val="13"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="26C24270">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="728" w:hanging="263"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="2" w:tplc="36CC8176">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2008" w:hanging="263"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="3" w:tplc="FD6A7E90">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3157" w:hanging="263"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="4" w:tplc="FFEA7CAA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4305" w:hanging="263"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="5" w:tplc="2818723E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5454" w:hanging="263"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="6" w:tplc="3BB2AB90">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6603" w:hanging="263"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="7" w:tplc="1E4EDC60">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7751" w:hanging="263"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="8" w:tplc="0C7426DC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8900" w:hanging="263"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AB809F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0">
-      <w:start w:val="0"/>
+    <w:tmpl w:val="EE84C60A"/>
+    <w:lvl w:ilvl="0" w:tplc="269A3A7E">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="□"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1014" w:hanging="362"/>
+        <w:ind w:left="984" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:cs="ＭＳ Ｐ明朝"/>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
-        <w:w w:val="100"/>
-[...1 lines deleted...]
-        <w:szCs w:val="15"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="1" w:tplc="8532405A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1372" w:hanging="236"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Century" w:eastAsia="Century" w:hAnsi="Century" w:cs="Century" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0F86C872">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="*"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1309" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Century" w:eastAsia="Century" w:hAnsi="Century" w:cs="Century" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="37A648C2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1144" w:hanging="362"/>
+        <w:ind w:left="2607" w:hanging="173"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="4" w:tplc="A73C31DC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1269" w:hanging="362"/>
+        <w:ind w:left="3834" w:hanging="173"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="5" w:tplc="55CE10E6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1394" w:hanging="362"/>
+        <w:ind w:left="5061" w:hanging="173"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="6" w:tplc="8C4A626E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1519" w:hanging="362"/>
+        <w:ind w:left="6288" w:hanging="173"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="7" w:tplc="74D2250A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1644" w:hanging="362"/>
+        <w:ind w:left="7515" w:hanging="173"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="8" w:tplc="72604E4C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1769" w:hanging="362"/>
-[...25 lines deleted...]
-        <w:ind w:left="2019" w:hanging="362"/>
+        <w:ind w:left="8743" w:hanging="173"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="743E4D75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="9AAC4A6C"/>
+    <w:lvl w:ilvl="0" w:tplc="5FB0483A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="959" w:hanging="189"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Century" w:hAnsi="Century" w:eastAsia="Century" w:cs="Century"/>
+        <w:rFonts w:ascii="Century" w:eastAsia="Century" w:hAnsi="Century" w:cs="Century" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="100"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="1" w:tplc="2BDCE664">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1043" w:hanging="273"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Century" w:hAnsi="Century" w:eastAsia="Century" w:cs="Century"/>
+        <w:rFonts w:ascii="Century" w:eastAsia="Century" w:hAnsi="Century" w:cs="Century" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="2" w:tplc="41E08C4C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1078" w:hanging="273"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="3" w:tplc="BEA8CEAE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1117" w:hanging="273"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="4" w:tplc="72906E2C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1156" w:hanging="273"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="5" w:tplc="22A2F9AA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1195" w:hanging="273"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="6" w:tplc="A82ADAD0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1234" w:hanging="273"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="7" w:tplc="0EA04F66">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1273" w:hanging="273"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="8" w:tplc="85E8B792">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1312" w:hanging="273"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="0">
-[...144 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="1" w16cid:durableId="392891382">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="335154965">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1942103180">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="4" w16cid:durableId="756756552">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050">
+      <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
+    </o:shapedefaults>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:useFELayout/>
-    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00660956"/>
+    <w:rsid w:val="000151C6"/>
+    <w:rsid w:val="00054458"/>
+    <w:rsid w:val="00074867"/>
+    <w:rsid w:val="000F6522"/>
+    <w:rsid w:val="00112C35"/>
+    <w:rsid w:val="00141DE8"/>
+    <w:rsid w:val="001E50ED"/>
+    <w:rsid w:val="002A4089"/>
+    <w:rsid w:val="002F7AF8"/>
+    <w:rsid w:val="00326AE7"/>
+    <w:rsid w:val="00360829"/>
+    <w:rsid w:val="003614BC"/>
+    <w:rsid w:val="0038659D"/>
+    <w:rsid w:val="004517F6"/>
+    <w:rsid w:val="00516B7C"/>
+    <w:rsid w:val="0052757A"/>
+    <w:rsid w:val="005563BF"/>
+    <w:rsid w:val="0056583A"/>
+    <w:rsid w:val="005B5B5A"/>
+    <w:rsid w:val="00614ACD"/>
+    <w:rsid w:val="00622822"/>
+    <w:rsid w:val="00660956"/>
+    <w:rsid w:val="00661850"/>
+    <w:rsid w:val="006E1A10"/>
+    <w:rsid w:val="00747378"/>
+    <w:rsid w:val="0077284A"/>
+    <w:rsid w:val="007C0CA9"/>
+    <w:rsid w:val="008627BB"/>
+    <w:rsid w:val="00875655"/>
+    <w:rsid w:val="008A2983"/>
+    <w:rsid w:val="008A74A1"/>
+    <w:rsid w:val="008C6E30"/>
+    <w:rsid w:val="008D15D4"/>
+    <w:rsid w:val="008D3CBC"/>
+    <w:rsid w:val="008D5316"/>
+    <w:rsid w:val="0090723E"/>
+    <w:rsid w:val="009653AE"/>
+    <w:rsid w:val="009A2039"/>
+    <w:rsid w:val="00A11DCB"/>
+    <w:rsid w:val="00A206B0"/>
+    <w:rsid w:val="00AB3D23"/>
+    <w:rsid w:val="00AC1675"/>
+    <w:rsid w:val="00AF301C"/>
+    <w:rsid w:val="00B61517"/>
+    <w:rsid w:val="00B6602F"/>
+    <w:rsid w:val="00BA577F"/>
+    <w:rsid w:val="00C642AA"/>
+    <w:rsid w:val="00CA075D"/>
+    <w:rsid w:val="00CC45AA"/>
+    <w:rsid w:val="00CF112E"/>
+    <w:rsid w:val="00D61C16"/>
+    <w:rsid w:val="00E168B9"/>
+    <w:rsid w:val="00E225E1"/>
+    <w:rsid w:val="00E66D9C"/>
+    <w:rsid w:val="00E75AAF"/>
+    <w:rsid w:val="00F527BA"/>
+    <w:rsid w:val="00F637E2"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050">
+      <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
+    </o:shapedefaults>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="25CAF816"/>
+  <w15:docId w15:val="{D6FACF87-A58A-46EF-B7F2-EBBCD8E88F40}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="Century" w:hAnsi="Century" w:cs="Century"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="62"/>
+      <w:ind w:left="20"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="57"/>
+      <w:ind w:left="20"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
-[...6 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr/>
     <w:rPr>
-      <w:rFonts w:ascii="Century" w:hAnsi="Century" w:eastAsia="Century" w:cs="Century"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="15"/>
+      <w:szCs w:val="15"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="BodyText" w:type="paragraph">
-[...46 lines deleted...]
-  <w:style w:styleId="Title" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="63"/>
       <w:ind w:left="624"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century" w:hAnsi="Century" w:eastAsia="Century" w:cs="Century"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:u w:val="single" w:color="000000"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="ListParagraph" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="909" w:hanging="225"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Century" w:hAnsi="Century" w:eastAsia="Century" w:cs="Century"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="TableParagraph" w:type="paragraph">
-[...4 lines deleted...]
-    <w:pPr/>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E1A10"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="ヘッダー (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006E1A10"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Arial Narrow" w:cs="Arial Narrow"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Century" w:eastAsia="Century" w:hAnsi="Century" w:cs="Century"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E1A10"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="フッター (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006E1A10"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="Century" w:hAnsi="Century" w:cs="Century"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aa">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C642AA"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C642AA"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="コメント文字列 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C642AA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="Century" w:hAnsi="Century" w:cs="Century"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="ab"/>
+    <w:next w:val="ab"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C642AA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="コメント内容 (文字)"/>
+    <w:basedOn w:val="ac"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C642AA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="Century" w:hAnsi="Century" w:cs="Century"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00622822"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="Century" w:hAnsi="Century" w:cs="Century"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af0">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E66D9C"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af1">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E66D9C"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gsls@st.ritsumei.ac.jp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ritsumei.ac.jp/gsls/eng/academics/researchers.html/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -37222,59 +26059,89 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
+  <Pages>6</Pages>
+  <Words>1007</Words>
+  <Characters>5744</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>47</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>タイトル</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>6738</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-10-22T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="GTS_PDFXVersion">
     <vt:lpwstr>PDF/X-4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2025-10-22T00:00:00Z</vt:filetime>
   </property>
 </Properties>
 </file>