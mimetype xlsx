--- v2 (2026-02-03)
+++ v3 (2026-04-02)
@@ -17,100 +17,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
   <workbookPr saveExternalLinkValues="0" codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\国際入学課\課内共有\2_英語基準入試\26_入学手続\262_入学手続\277_COE申請関連書類\学生用COE申請用書類\2. フォーム＆指示書_Ritsu-Mateアップロード用\26S\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\国際入学課\課内共有\2_英語基準入試\26_入学手続\262_入学手続\277_COE申請関連書類\学生用COE申請用書類\2. フォーム＆指示書_Ritsu-Mateアップロード用\26F\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{D689AB70-E949-4347-BA1E-8944F88C8C71}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:101_{523AE9CF-5305-4455-9AC8-3BD364747600}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6D49FE58-8463-46F7-893D-FBF3FD76BFA8}"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{6D49FE58-8463-46F7-893D-FBF3FD76BFA8}"/>
   </bookViews>
   <sheets>
     <sheet name="Form 1" sheetId="36" r:id="rId1"/>
     <sheet name="Form 2" sheetId="32" r:id="rId2"/>
     <sheet name="Form 3-1" sheetId="37" r:id="rId3"/>
     <sheet name="Form 3-2" sheetId="38" r:id="rId4"/>
     <sheet name="1 申請人" sheetId="20" state="hidden" r:id="rId5"/>
     <sheet name="2 申請人" sheetId="21" state="hidden" r:id="rId6"/>
     <sheet name="経費支弁者2人目" sheetId="30" state="hidden" r:id="rId7"/>
     <sheet name="3　申請人" sheetId="22" state="hidden" r:id="rId8"/>
     <sheet name="４ 所属機関" sheetId="39" state="hidden" r:id="rId9"/>
     <sheet name="5 所属機関" sheetId="40" state="hidden" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'1 申請人'!$A$1:$AQ$109</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'2 申請人'!$A$1:$AH$93</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'3　申請人'!$A$1:$AH$84</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'４ 所属機関'!$A$1:$AJ$72</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'5 所属機関'!$A$1:$AJ$78</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Form 1'!$A$1:$P$141</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Form 2'!$A$1:$Q$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Form 3-1'!$A$1:$K$51</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Form 3-2'!$A$1:$K$51</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="M120" i="36" l="1"/>
   <c r="G17" i="20" l="1"/>
   <c r="G14" i="39" l="1"/>
   <c r="G11" i="39"/>
   <c r="J73" i="36" l="1"/>
   <c r="L88" i="21" l="1"/>
   <c r="M124" i="36" l="1"/>
   <c r="M137" i="36" l="1"/>
   <c r="M139" i="36" s="1"/>
   <c r="M127" i="36"/>
   <c r="H139" i="36" s="1"/>
   <c r="V11" i="21"/>
   <c r="B9" i="30"/>
   <c r="B8" i="30"/>
   <c r="B7" i="30"/>
   <c r="B6" i="30"/>
   <c r="B5" i="30"/>
   <c r="B3" i="30"/>
   <c r="B4" i="30"/>
   <c r="B2" i="30"/>
   <c r="H91" i="21"/>
   <c r="AA88" i="21"/>
   <c r="AA85" i="21"/>
   <c r="G85" i="21"/>
   <c r="G83" i="21"/>
   <c r="AK73" i="20"/>
@@ -6735,50 +6734,54 @@
   </si>
   <si>
     <t xml:space="preserve">➡「はい」と回答した人は、Form 2に入力して下さい。 If you answered 'yes' above, complete Form 2. </t>
     <rPh sb="20" eb="22">
       <t>ニュウリョク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>➡①②のどちらかで「はい」と回答した人は、以下に記入して下さい。 If you answered 'yes' above ① or ②, complete the following.</t>
     <rPh sb="14" eb="16">
       <t>カイトウ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ヒト</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>イカ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>キニュウ</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>クダ</t>
     </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>*部屋番号まですべて記入してください。Enter full address details, including room number.</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>*経費支弁者が主婦（夫）の場合は「なし」、経費支弁者が年金受給者の場合は「年金受給者」と記入して下さい。
 Enter "None" if s/he is a homemaker, or "Pensioner" if s/he is a pensioner.</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="9"/>
         <color theme="1" tint="0.249977111117893"/>
         <rFont val="メイリオ"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>1年間の</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1" tint="0.249977111117893"/>
         <rFont val="メイリオ"/>
@@ -6979,54 +6982,50 @@
     <rPh sb="160" eb="161">
       <t>ウツ</t>
     </rPh>
     <rPh sb="162" eb="163">
       <t>ナド</t>
     </rPh>
     <rPh sb="165" eb="168">
       <t>セイカツヒ</t>
     </rPh>
     <rPh sb="168" eb="169">
       <t>ナド</t>
     </rPh>
     <rPh sb="170" eb="174">
       <t>シベンジジツ</t>
     </rPh>
     <rPh sb="175" eb="176">
       <t>アキ</t>
     </rPh>
     <rPh sb="181" eb="183">
       <t>ショルイ</t>
     </rPh>
     <rPh sb="184" eb="186">
       <t>テイシュツ</t>
     </rPh>
     <phoneticPr fontId="100"/>
-  </si>
-[...2 lines deleted...]
-    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>*部屋番号まですべて記入してください。
 Enter full address details, including room number.</t>
     <rPh sb="1" eb="5">
       <t>ヘヤバンゴウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>キニュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>査証申請予定の日本大使館または領事館の場所（日本ではなく自分の国） Location of Japanese Embassy or Consulate for visa application in your country</t>
     <rPh sb="4" eb="6">
       <t>ヨテイ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ニホン</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>タイシカン</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>リョウジカン</t>
@@ -15003,51 +15002,51 @@
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{643F1CA2-9557-48E8-B285-DB77D288ACCB}">
   <sheetPr codeName="Sheet1">
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:Z351"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1:O1"/>
+      <selection activeCell="D114" sqref="D114:O114"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="17.5" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.26953125" style="191" customWidth="1"/>
     <col min="2" max="2" width="3.90625" style="189" customWidth="1"/>
     <col min="3" max="3" width="40.453125" style="190" customWidth="1"/>
     <col min="4" max="15" width="8.90625" style="191" customWidth="1"/>
     <col min="16" max="16" width="3.26953125" style="189" customWidth="1"/>
     <col min="17" max="17" width="9" style="189"/>
     <col min="18" max="18" width="57.453125" style="329" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="41.6328125" style="329" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="40.90625" style="189" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="36.26953125" style="189" hidden="1" customWidth="1"/>
     <col min="22" max="16384" width="9" style="189"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="323"/>
       <c r="B1" s="338" t="s">
         <v>724</v>
       </c>
       <c r="C1" s="338"/>
       <c r="D1" s="338"/>
       <c r="E1" s="338"/>
@@ -15829,51 +15828,51 @@
         <v>708</v>
       </c>
       <c r="S31" s="330"/>
     </row>
     <row r="32" spans="1:19" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="191">
         <v>17</v>
       </c>
       <c r="B32" s="454" t="s">
         <v>611</v>
       </c>
       <c r="C32" s="455"/>
       <c r="D32" s="557" t="s">
         <v>549</v>
       </c>
       <c r="E32" s="551"/>
       <c r="F32" s="362">
         <v>2026</v>
       </c>
       <c r="G32" s="362"/>
       <c r="H32" s="551" t="s">
         <v>561</v>
       </c>
       <c r="I32" s="551"/>
       <c r="J32" s="362">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="K32" s="362"/>
       <c r="L32" s="551" t="s">
         <v>551</v>
       </c>
       <c r="M32" s="551"/>
       <c r="N32" s="362">
         <v>1</v>
       </c>
       <c r="O32" s="363"/>
       <c r="R32" s="330" t="s">
         <v>709</v>
       </c>
       <c r="S32" s="330"/>
     </row>
     <row r="33" spans="1:19" ht="17.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="456"/>
       <c r="C33" s="457"/>
       <c r="D33" s="564" t="s">
         <v>804</v>
       </c>
       <c r="E33" s="565"/>
       <c r="F33" s="565"/>
       <c r="G33" s="565"/>
       <c r="H33" s="565"/>
@@ -17238,51 +17237,51 @@
       </c>
       <c r="B97" s="444" t="s">
         <v>595</v>
       </c>
       <c r="C97" s="445"/>
       <c r="D97" s="435"/>
       <c r="E97" s="436"/>
       <c r="F97" s="436"/>
       <c r="G97" s="436"/>
       <c r="H97" s="436"/>
       <c r="I97" s="436"/>
       <c r="J97" s="436"/>
       <c r="K97" s="436"/>
       <c r="L97" s="436"/>
       <c r="M97" s="436"/>
       <c r="N97" s="436"/>
       <c r="O97" s="437"/>
       <c r="R97" s="329"/>
       <c r="S97" s="331"/>
     </row>
     <row r="98" spans="1:19" s="198" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="191"/>
       <c r="B98" s="446"/>
       <c r="C98" s="447"/>
       <c r="D98" s="448" t="s">
-        <v>812</v>
+        <v>809</v>
       </c>
       <c r="E98" s="449"/>
       <c r="F98" s="449"/>
       <c r="G98" s="449"/>
       <c r="H98" s="449"/>
       <c r="I98" s="449"/>
       <c r="J98" s="449"/>
       <c r="K98" s="449"/>
       <c r="L98" s="449"/>
       <c r="M98" s="449"/>
       <c r="N98" s="449"/>
       <c r="O98" s="450"/>
       <c r="R98" s="329"/>
       <c r="S98" s="331"/>
     </row>
     <row r="99" spans="1:19" s="198" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="325">
         <v>32</v>
       </c>
       <c r="B99" s="413" t="s">
         <v>673</v>
       </c>
       <c r="C99" s="414"/>
       <c r="D99" s="438" t="s">
         <v>596</v>
@@ -17333,51 +17332,51 @@
         <v>34</v>
       </c>
       <c r="B101" s="413" t="s">
         <v>599</v>
       </c>
       <c r="C101" s="414"/>
       <c r="D101" s="415"/>
       <c r="E101" s="416"/>
       <c r="F101" s="416"/>
       <c r="G101" s="416"/>
       <c r="H101" s="416"/>
       <c r="I101" s="416"/>
       <c r="J101" s="416"/>
       <c r="K101" s="416"/>
       <c r="L101" s="416"/>
       <c r="M101" s="416"/>
       <c r="N101" s="416"/>
       <c r="O101" s="417"/>
       <c r="R101" s="331"/>
     </row>
     <row r="102" spans="1:19" s="198" customFormat="1" ht="32.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="325"/>
       <c r="B102" s="413"/>
       <c r="C102" s="414"/>
       <c r="D102" s="441" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="E102" s="442"/>
       <c r="F102" s="442"/>
       <c r="G102" s="442"/>
       <c r="H102" s="442"/>
       <c r="I102" s="442"/>
       <c r="J102" s="442"/>
       <c r="K102" s="442"/>
       <c r="L102" s="442"/>
       <c r="M102" s="442"/>
       <c r="N102" s="442"/>
       <c r="O102" s="443"/>
       <c r="R102" s="331"/>
       <c r="S102" s="331"/>
     </row>
     <row r="103" spans="1:19" s="198" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="325">
         <v>35</v>
       </c>
       <c r="B103" s="413" t="s">
         <v>674</v>
       </c>
       <c r="C103" s="414"/>
       <c r="D103" s="435"/>
       <c r="E103" s="436"/>
@@ -17519,51 +17518,51 @@
         <v>595</v>
       </c>
       <c r="C109" s="445"/>
       <c r="D109" s="435"/>
       <c r="E109" s="436"/>
       <c r="F109" s="436"/>
       <c r="G109" s="436"/>
       <c r="H109" s="436"/>
       <c r="I109" s="436"/>
       <c r="J109" s="436"/>
       <c r="K109" s="436"/>
       <c r="L109" s="436"/>
       <c r="M109" s="436"/>
       <c r="N109" s="436"/>
       <c r="O109" s="437"/>
       <c r="P109" s="189"/>
       <c r="Q109" s="189"/>
       <c r="R109" s="329"/>
       <c r="S109" s="331"/>
     </row>
     <row r="110" spans="1:19" s="198" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="325"/>
       <c r="B110" s="446"/>
       <c r="C110" s="447"/>
       <c r="D110" s="448" t="s">
-        <v>812</v>
+        <v>809</v>
       </c>
       <c r="E110" s="449"/>
       <c r="F110" s="449"/>
       <c r="G110" s="449"/>
       <c r="H110" s="449"/>
       <c r="I110" s="449"/>
       <c r="J110" s="449"/>
       <c r="K110" s="449"/>
       <c r="L110" s="449"/>
       <c r="M110" s="449"/>
       <c r="N110" s="449"/>
       <c r="O110" s="450"/>
       <c r="P110" s="189"/>
       <c r="Q110" s="189"/>
       <c r="R110" s="329"/>
       <c r="S110" s="331"/>
     </row>
     <row r="111" spans="1:19" s="198" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="325">
         <v>40</v>
       </c>
       <c r="B111" s="413" t="s">
         <v>673</v>
       </c>
       <c r="C111" s="414"/>
@@ -17611,51 +17610,51 @@
       <c r="A113" s="325">
         <v>42</v>
       </c>
       <c r="B113" s="413" t="s">
         <v>599</v>
       </c>
       <c r="C113" s="414"/>
       <c r="D113" s="415"/>
       <c r="E113" s="416"/>
       <c r="F113" s="416"/>
       <c r="G113" s="416"/>
       <c r="H113" s="416"/>
       <c r="I113" s="416"/>
       <c r="J113" s="416"/>
       <c r="K113" s="416"/>
       <c r="L113" s="416"/>
       <c r="M113" s="416"/>
       <c r="N113" s="416"/>
       <c r="O113" s="417"/>
     </row>
     <row r="114" spans="1:16" ht="32.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="325"/>
       <c r="B114" s="413"/>
       <c r="C114" s="414"/>
       <c r="D114" s="441" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="E114" s="442"/>
       <c r="F114" s="442"/>
       <c r="G114" s="442"/>
       <c r="H114" s="442"/>
       <c r="I114" s="442"/>
       <c r="J114" s="442"/>
       <c r="K114" s="442"/>
       <c r="L114" s="442"/>
       <c r="M114" s="442"/>
       <c r="N114" s="442"/>
       <c r="O114" s="443"/>
       <c r="P114" s="217"/>
     </row>
     <row r="115" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="325">
         <v>43</v>
       </c>
       <c r="B115" s="413" t="s">
         <v>674</v>
       </c>
       <c r="C115" s="414"/>
       <c r="D115" s="435"/>
       <c r="E115" s="436"/>
       <c r="F115" s="436"/>
@@ -17757,54 +17756,51 @@
       <c r="L119" s="536"/>
       <c r="M119" s="536"/>
       <c r="N119" s="536"/>
       <c r="O119" s="537"/>
       <c r="P119" s="216"/>
     </row>
     <row r="120" spans="1:16" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="191">
         <v>46</v>
       </c>
       <c r="B120" s="492"/>
       <c r="C120" s="494" t="s">
         <v>631</v>
       </c>
       <c r="D120" s="496" t="s">
         <v>678</v>
       </c>
       <c r="E120" s="497"/>
       <c r="F120" s="497"/>
       <c r="G120" s="497"/>
       <c r="H120" s="497"/>
       <c r="I120" s="497"/>
       <c r="J120" s="497"/>
       <c r="K120" s="497"/>
       <c r="L120" s="497"/>
-      <c r="M120" s="498" t="e">
-[...2 lines deleted...]
-      </c>
+      <c r="M120" s="498"/>
       <c r="N120" s="498"/>
       <c r="O120" s="499" t="s">
         <v>626</v>
       </c>
       <c r="P120" s="216"/>
     </row>
     <row r="121" spans="1:16" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B121" s="492"/>
       <c r="C121" s="494"/>
       <c r="D121" s="490"/>
       <c r="E121" s="491"/>
       <c r="F121" s="491"/>
       <c r="G121" s="491"/>
       <c r="H121" s="491"/>
       <c r="I121" s="491"/>
       <c r="J121" s="491"/>
       <c r="K121" s="491"/>
       <c r="L121" s="491"/>
       <c r="M121" s="498"/>
       <c r="N121" s="498"/>
       <c r="O121" s="499"/>
       <c r="P121" s="216"/>
     </row>
     <row r="122" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B122" s="492"/>
@@ -17834,53 +17830,53 @@
       <c r="G123" s="491"/>
       <c r="H123" s="491"/>
       <c r="I123" s="491"/>
       <c r="J123" s="491"/>
       <c r="K123" s="491"/>
       <c r="L123" s="491"/>
       <c r="M123" s="502"/>
       <c r="N123" s="502"/>
       <c r="O123" s="503"/>
       <c r="P123" s="216"/>
     </row>
     <row r="124" spans="1:16" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B124" s="492"/>
       <c r="C124" s="495"/>
       <c r="D124" s="504" t="s">
         <v>639</v>
       </c>
       <c r="E124" s="505"/>
       <c r="F124" s="505"/>
       <c r="G124" s="505"/>
       <c r="H124" s="505"/>
       <c r="I124" s="505"/>
       <c r="J124" s="505"/>
       <c r="K124" s="505"/>
       <c r="L124" s="505"/>
-      <c r="M124" s="506" t="str">
+      <c r="M124" s="506">
         <f>IFERROR(_xlfn.IFS(M122="いいえ NO",M120, M122="20％ 減免 Reduction", M120*0.8, M122="50％ 減免 Reduction", M120*0.5, M122="100％ 減免 Reduction", "0", M122="",M120), "")</f>
-        <v/>
+        <v>0</v>
       </c>
       <c r="N124" s="506"/>
       <c r="O124" s="258" t="s">
         <v>626</v>
       </c>
       <c r="P124" s="216"/>
     </row>
     <row r="125" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="191">
         <v>47</v>
       </c>
       <c r="B125" s="492"/>
       <c r="C125" s="507" t="s">
         <v>627</v>
       </c>
       <c r="D125" s="508" t="s">
         <v>805</v>
       </c>
       <c r="E125" s="509"/>
       <c r="F125" s="509"/>
       <c r="G125" s="509"/>
       <c r="H125" s="509"/>
       <c r="I125" s="509"/>
       <c r="J125" s="509"/>
       <c r="K125" s="509"/>
@@ -17903,94 +17899,94 @@
       <c r="I126" s="511"/>
       <c r="J126" s="511"/>
       <c r="K126" s="511"/>
       <c r="L126" s="511"/>
       <c r="M126" s="394"/>
       <c r="N126" s="394"/>
       <c r="O126" s="531"/>
       <c r="P126" s="216"/>
     </row>
     <row r="127" spans="1:16" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B127" s="493"/>
       <c r="C127" s="297"/>
       <c r="D127" s="288" t="s">
         <v>630</v>
       </c>
       <c r="E127" s="532" t="s">
         <v>629</v>
       </c>
       <c r="F127" s="532"/>
       <c r="G127" s="532"/>
       <c r="H127" s="532"/>
       <c r="I127" s="532"/>
       <c r="J127" s="532"/>
       <c r="K127" s="532"/>
       <c r="L127" s="532"/>
-      <c r="M127" s="529" t="str">
+      <c r="M127" s="529">
         <f>IFERROR(M124+M125," ")</f>
-        <v xml:space="preserve"> </v>
+        <v>0</v>
       </c>
       <c r="N127" s="529"/>
       <c r="O127" s="259" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="128" spans="1:16" ht="24" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B128" s="374" t="s">
         <v>676</v>
       </c>
       <c r="C128" s="375"/>
       <c r="D128" s="375"/>
       <c r="E128" s="375"/>
       <c r="F128" s="375"/>
       <c r="G128" s="375"/>
       <c r="H128" s="375"/>
       <c r="I128" s="375"/>
       <c r="J128" s="375"/>
       <c r="K128" s="375"/>
       <c r="L128" s="375"/>
       <c r="M128" s="375"/>
       <c r="N128" s="375"/>
       <c r="O128" s="376"/>
       <c r="P128" s="216"/>
     </row>
     <row r="129" spans="1:15" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B129" s="377"/>
       <c r="C129" s="379" t="s">
         <v>770</v>
       </c>
       <c r="D129" s="380"/>
       <c r="E129" s="380"/>
       <c r="F129" s="380"/>
       <c r="G129" s="380"/>
       <c r="H129" s="380"/>
       <c r="I129" s="380"/>
       <c r="J129" s="380"/>
       <c r="K129" s="380"/>
       <c r="L129" s="381"/>
       <c r="M129" s="382" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="N129" s="383"/>
       <c r="O129" s="384"/>
     </row>
     <row r="130" spans="1:15" ht="35.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="191">
         <v>48</v>
       </c>
       <c r="B130" s="378"/>
       <c r="C130" s="385" t="s">
         <v>794</v>
       </c>
       <c r="D130" s="386" t="s">
         <v>635</v>
       </c>
       <c r="E130" s="387"/>
       <c r="F130" s="388" t="s">
         <v>633</v>
       </c>
       <c r="G130" s="389"/>
       <c r="H130" s="389"/>
       <c r="I130" s="389"/>
       <c r="J130" s="390"/>
       <c r="K130" s="390"/>
       <c r="L130" s="260" t="s">
@@ -18100,51 +18096,51 @@
       </c>
       <c r="M134" s="391"/>
       <c r="N134" s="392"/>
       <c r="O134" s="219" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="135" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B135" s="378"/>
       <c r="C135" s="520"/>
       <c r="D135" s="401" t="s">
         <v>778</v>
       </c>
       <c r="E135" s="402"/>
       <c r="F135" s="402"/>
       <c r="G135" s="402"/>
       <c r="H135" s="402"/>
       <c r="I135" s="402"/>
       <c r="J135" s="402"/>
       <c r="K135" s="402"/>
       <c r="L135" s="402"/>
       <c r="M135" s="402"/>
       <c r="N135" s="402"/>
       <c r="O135" s="403"/>
     </row>
-    <row r="136" spans="1:15" ht="57.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:15" ht="60" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="191">
         <v>51</v>
       </c>
       <c r="B136" s="378"/>
       <c r="C136" s="262" t="s">
         <v>636</v>
       </c>
       <c r="D136" s="404" t="s">
         <v>777</v>
       </c>
       <c r="E136" s="405"/>
       <c r="F136" s="405"/>
       <c r="G136" s="405"/>
       <c r="H136" s="405"/>
       <c r="I136" s="405"/>
       <c r="J136" s="405"/>
       <c r="K136" s="405"/>
       <c r="L136" s="405"/>
       <c r="M136" s="527"/>
       <c r="N136" s="528"/>
       <c r="O136" s="263" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="137" spans="1:15" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
@@ -18177,53 +18173,53 @@
         <v>722</v>
       </c>
       <c r="C138" s="523"/>
       <c r="D138" s="523"/>
       <c r="E138" s="523"/>
       <c r="F138" s="523"/>
       <c r="G138" s="523"/>
       <c r="H138" s="523"/>
       <c r="I138" s="523"/>
       <c r="J138" s="523"/>
       <c r="K138" s="523"/>
       <c r="L138" s="523"/>
       <c r="M138" s="523"/>
       <c r="N138" s="523"/>
       <c r="O138" s="524"/>
     </row>
     <row r="139" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B139" s="289"/>
       <c r="C139" s="290"/>
       <c r="D139" s="291"/>
       <c r="E139" s="291"/>
       <c r="F139" s="291"/>
       <c r="G139" s="292" t="s">
         <v>630</v>
       </c>
-      <c r="H139" s="484" t="str">
+      <c r="H139" s="484">
         <f>IFERROR(M127,"")</f>
-        <v xml:space="preserve"> </v>
+        <v>0</v>
       </c>
       <c r="I139" s="484"/>
       <c r="J139" s="293" t="s">
         <v>626</v>
       </c>
       <c r="K139" s="294" t="s">
         <v>644</v>
       </c>
       <c r="L139" s="295" t="s">
         <v>628</v>
       </c>
       <c r="M139" s="483">
         <f>M137</f>
         <v>0</v>
       </c>
       <c r="N139" s="483"/>
       <c r="O139" s="296" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="140" spans="1:15" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="191">
         <v>51</v>
       </c>
       <c r="B140" s="512" t="s">
@@ -22365,51 +22361,51 @@
     <mergeCell ref="A57:AF57"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B33 G33 L33 U33 AC33 B36 I36 Q36 Y36 M8 AE11 AE8 B8 G8 S8 Y8 Y14 Y11 S14 S11 G11 B11 B14 B17 G17 M11 S17 Y17 X20 P20 B20 AE14 M17" xr:uid="{0A079094-F48D-4A4E-9730-4A4F7C311FF1}">
       <formula1>"□,■"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.15748031496062992" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="92" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6739C7B5-B022-43A9-82C8-38FAC102CAF2}">
   <sheetPr codeName="Sheet2">
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:IK29"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="80" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:Q2"/>
+      <selection activeCell="P13" sqref="P13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="17.5" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.6328125" style="192" customWidth="1"/>
     <col min="2" max="13" width="4.90625" style="192" customWidth="1"/>
     <col min="14" max="17" width="33.26953125" style="192" customWidth="1"/>
     <col min="18" max="16384" width="9" style="192"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:239" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A2" s="688" t="s">
         <v>609</v>
       </c>
       <c r="B2" s="688"/>
       <c r="C2" s="688"/>
       <c r="D2" s="688"/>
       <c r="E2" s="688"/>
       <c r="F2" s="688"/>
       <c r="G2" s="688"/>
       <c r="H2" s="688"/>
       <c r="I2" s="688"/>
       <c r="J2" s="688"/>
       <c r="K2" s="688"/>
       <c r="L2" s="688"/>
@@ -23937,51 +23933,51 @@
       <c r="H15" s="232" t="s">
         <v>652</v>
       </c>
       <c r="I15" s="285"/>
       <c r="J15" s="233" t="s">
         <v>653</v>
       </c>
       <c r="K15" s="223"/>
     </row>
     <row r="16" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A16" s="223"/>
       <c r="B16" s="227"/>
       <c r="C16" s="227"/>
       <c r="D16" s="227"/>
       <c r="E16" s="227"/>
       <c r="F16" s="227"/>
       <c r="G16" s="227"/>
       <c r="H16" s="227"/>
       <c r="I16" s="227"/>
       <c r="J16" s="227"/>
       <c r="K16" s="223"/>
     </row>
     <row r="17" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A17" s="223"/>
       <c r="B17" s="714" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="C17" s="715"/>
       <c r="D17" s="715"/>
       <c r="E17" s="715"/>
       <c r="F17" s="715"/>
       <c r="G17" s="715"/>
       <c r="H17" s="715"/>
       <c r="I17" s="715"/>
       <c r="J17" s="715"/>
       <c r="K17" s="223"/>
     </row>
     <row r="18" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A18" s="223"/>
       <c r="B18" s="715"/>
       <c r="C18" s="715"/>
       <c r="D18" s="715"/>
       <c r="E18" s="715"/>
       <c r="F18" s="715"/>
       <c r="G18" s="715"/>
       <c r="H18" s="715"/>
       <c r="I18" s="715"/>
       <c r="J18" s="715"/>
       <c r="K18" s="223"/>
     </row>
     <row r="19" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.6">
@@ -24667,51 +24663,51 @@
       <c r="H15" s="232" t="s">
         <v>652</v>
       </c>
       <c r="I15" s="285"/>
       <c r="J15" s="233" t="s">
         <v>653</v>
       </c>
       <c r="K15" s="223"/>
     </row>
     <row r="16" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A16" s="223"/>
       <c r="B16" s="227"/>
       <c r="C16" s="227"/>
       <c r="D16" s="227"/>
       <c r="E16" s="227"/>
       <c r="F16" s="227"/>
       <c r="G16" s="227"/>
       <c r="H16" s="227"/>
       <c r="I16" s="227"/>
       <c r="J16" s="227"/>
       <c r="K16" s="223"/>
     </row>
     <row r="17" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A17" s="223"/>
       <c r="B17" s="714" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="C17" s="715"/>
       <c r="D17" s="715"/>
       <c r="E17" s="715"/>
       <c r="F17" s="715"/>
       <c r="G17" s="715"/>
       <c r="H17" s="715"/>
       <c r="I17" s="715"/>
       <c r="J17" s="715"/>
       <c r="K17" s="223"/>
     </row>
     <row r="18" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A18" s="223"/>
       <c r="B18" s="715"/>
       <c r="C18" s="715"/>
       <c r="D18" s="715"/>
       <c r="E18" s="715"/>
       <c r="F18" s="715"/>
       <c r="G18" s="715"/>
       <c r="H18" s="715"/>
       <c r="I18" s="715"/>
       <c r="J18" s="715"/>
       <c r="K18" s="223"/>
     </row>
     <row r="19" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.6">
@@ -27146,51 +27142,51 @@
       <c r="BZ54" s="5"/>
     </row>
     <row r="55" spans="1:78" s="28" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="54" t="s">
         <v>82</v>
       </c>
       <c r="B55" s="35"/>
       <c r="C55" s="35"/>
       <c r="D55" s="35"/>
       <c r="E55" s="35"/>
       <c r="F55" s="35"/>
       <c r="G55" s="35"/>
       <c r="H55" s="766" t="str">
         <f>'Form 1'!F32&amp;""</f>
         <v>2026</v>
       </c>
       <c r="I55" s="766"/>
       <c r="J55" s="766"/>
       <c r="K55" s="766"/>
       <c r="L55" s="768" t="s">
         <v>51</v>
       </c>
       <c r="M55" s="768"/>
       <c r="N55" s="766" t="str">
         <f>'Form 1'!J32&amp;""</f>
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="O55" s="766"/>
       <c r="P55" s="768" t="s">
         <v>50</v>
       </c>
       <c r="Q55" s="768"/>
       <c r="R55" s="766" t="str">
         <f>'Form 1'!N32&amp;""</f>
         <v>1</v>
       </c>
       <c r="S55" s="766"/>
       <c r="T55" s="41" t="s">
         <v>49</v>
       </c>
       <c r="W55" s="28" t="s">
         <v>81</v>
       </c>
       <c r="AC55" s="766" t="str">
         <f>'Form 1'!D36&amp;""</f>
         <v/>
       </c>
       <c r="AD55" s="766"/>
       <c r="AE55" s="766"/>
       <c r="AF55" s="766"/>
       <c r="AG55" s="766"/>