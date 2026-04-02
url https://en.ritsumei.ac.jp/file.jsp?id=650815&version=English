--- v1 (2025-11-29)
+++ v2 (2026-04-02)
@@ -1,62 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
   <workbookPr saveExternalLinkValues="0" codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\国際入学課\課内共有\2_英語基準入試\26_入学手続\262_入学手続\277_COE申請関連書類\学生用COE申請用書類\1. フォーム＆指示書_編集作業用\26S\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\国際入学課\課内共有\2_英語基準入試\26_入学手続\262_入学手続\277_COE申請関連書類\学生用COE申請用書類\2. フォーム＆指示書_Ritsu-Mateアップロード用\26F\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{896B2645-98D4-45EC-B80B-DFF45848A5E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:101_{1FA0C02A-2B71-435B-9D5B-C07098B95FC0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Form 1" sheetId="36" r:id="rId1"/>
     <sheet name="Form 2-1" sheetId="37" r:id="rId2"/>
     <sheet name="Form 2-2" sheetId="38" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Form 1'!$A$1:$P$83</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Form 2-1'!$A$1:$K$51</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Form 2-2'!$A$1:$K$51</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -1037,121 +1038,50 @@
       <t>ダイヒョウ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>バンゴウ</t>
     </rPh>
     <rPh sb="16" eb="19">
       <t>ジエイギョウ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>バアイ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ギョウム</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>シヨウ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>バンゴウ</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>キニュウ</t>
     </rPh>
     <rPh sb="39" eb="40">
       <t>クダ</t>
-    </rPh>
-[...69 lines deleted...]
-      <t>バアイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t>経費の一部または全部を奨学金で支弁する場合のみ入力して下さい。</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color rgb="FFFF0000"/>
         <rFont val="メイリオ"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>*授業料減免については記載不要です。</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1" tint="0.249977111117893"/>
         <rFont val="メイリオ"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
@@ -1681,50 +1611,121 @@
     <rPh sb="168" eb="169">
       <t>ナド</t>
     </rPh>
     <rPh sb="170" eb="174">
       <t>シベンジジツ</t>
     </rPh>
     <rPh sb="175" eb="176">
       <t>アキ</t>
     </rPh>
     <rPh sb="181" eb="183">
       <t>ショルイ</t>
     </rPh>
     <rPh sb="184" eb="186">
       <t>テイシュツ</t>
     </rPh>
     <phoneticPr fontId="41"/>
   </si>
   <si>
     <t>*部屋番号まですべて記入してください。
 Enter full address details, including room number.</t>
     <rPh sb="1" eb="5">
       <t>ヘヤバンゴウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">第一経費支弁者
+Your 1st Financial Supporter
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="メイリオ"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>*Form 2-1も記入してください。
+Please also complete Form 2-1.</t>
+    </r>
+    <rPh sb="0" eb="2">
+      <t>ダイイチ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ケイヒ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シベン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="47" eb="49">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">第二経費支弁者（必要な場合）
+Your 2nd Financial Supporter (if required)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="メイリオ"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>*Form 2-2も記入してください。
+Please also complete Form 2-2.</t>
+    </r>
+    <rPh sb="0" eb="2">
+      <t>ダイニ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ケイヒ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シベン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>バアイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
   </numFmts>
   <fonts count="64" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -5522,121 +5523,121 @@
       <c r="L2" s="165"/>
       <c r="M2" s="165"/>
       <c r="N2" s="165"/>
       <c r="O2" s="165"/>
     </row>
     <row r="3" spans="1:21" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67"/>
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
       <c r="D3" s="27"/>
       <c r="E3" s="27"/>
       <c r="F3" s="27"/>
       <c r="G3" s="27"/>
       <c r="H3" s="27"/>
       <c r="I3" s="27"/>
       <c r="J3" s="27"/>
       <c r="K3" s="27"/>
       <c r="L3" s="27"/>
       <c r="M3" s="27"/>
       <c r="N3" s="27"/>
       <c r="O3" s="27"/>
       <c r="R3" s="63" t="s">
         <v>70</v>
       </c>
       <c r="S3" s="63" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="T3" s="63" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="U3" s="63" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
     </row>
     <row r="4" spans="1:21" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="3"/>
       <c r="C4" s="28"/>
       <c r="D4" s="44"/>
       <c r="E4" s="29" t="s">
         <v>3</v>
       </c>
       <c r="O4" s="1"/>
       <c r="R4" s="63" t="s">
         <v>71</v>
       </c>
       <c r="S4" s="63" t="s">
         <v>73</v>
       </c>
       <c r="T4" s="63" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="U4" s="63" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="5" spans="1:21" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="3"/>
       <c r="C5" s="28"/>
       <c r="D5" s="30"/>
       <c r="E5" s="31" t="s">
         <v>11</v>
       </c>
       <c r="O5" s="1"/>
       <c r="R5" s="63" t="s">
         <v>72</v>
       </c>
       <c r="S5" s="63" t="s">
         <v>82</v>
       </c>
       <c r="T5" s="63" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="U5" s="63" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="6" spans="1:21" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="3"/>
       <c r="C6" s="28"/>
       <c r="D6" s="31"/>
       <c r="E6" s="31"/>
       <c r="O6" s="1"/>
       <c r="R6" s="63" t="s">
         <v>73</v>
       </c>
       <c r="S6" s="63" t="s">
         <v>85</v>
       </c>
       <c r="T6" s="63" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="U6" s="63"/>
     </row>
     <row r="7" spans="1:21" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="192" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C7" s="192"/>
       <c r="D7" s="192"/>
       <c r="E7" s="192"/>
       <c r="F7" s="192"/>
       <c r="G7" s="192"/>
       <c r="H7" s="192"/>
       <c r="I7" s="192"/>
       <c r="J7" s="192"/>
       <c r="K7" s="192"/>
       <c r="L7" s="192"/>
       <c r="M7" s="192"/>
       <c r="N7" s="192"/>
       <c r="O7" s="192"/>
       <c r="R7" s="63" t="s">
         <v>74</v>
       </c>
       <c r="S7" s="63" t="s">
         <v>86</v>
       </c>
       <c r="T7" s="63"/>
       <c r="U7" s="63"/>
     </row>
     <row r="8" spans="1:21" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B8" s="193"/>
@@ -5888,142 +5889,142 @@
       </c>
       <c r="E17" s="81"/>
       <c r="F17" s="81"/>
       <c r="G17" s="81"/>
       <c r="H17" s="81"/>
       <c r="I17" s="81"/>
       <c r="J17" s="81"/>
       <c r="K17" s="81"/>
       <c r="L17" s="81"/>
       <c r="M17" s="81"/>
       <c r="N17" s="81"/>
       <c r="O17" s="82"/>
       <c r="P17" s="6"/>
       <c r="R17" s="63" t="s">
         <v>84</v>
       </c>
       <c r="S17" s="63"/>
       <c r="T17" s="63"/>
       <c r="U17" s="63"/>
     </row>
     <row r="18" spans="1:21" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="65">
         <v>6</v>
       </c>
       <c r="B18" s="73" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C18" s="119"/>
       <c r="D18" s="101" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E18" s="102"/>
       <c r="F18" s="102"/>
       <c r="G18" s="102"/>
       <c r="H18" s="103"/>
       <c r="I18" s="103"/>
       <c r="J18" s="103"/>
       <c r="K18" s="103"/>
       <c r="L18" s="103"/>
       <c r="M18" s="103"/>
       <c r="N18" s="103"/>
       <c r="O18" s="104"/>
       <c r="P18" s="6"/>
       <c r="R18" s="63" t="s">
         <v>85</v>
       </c>
       <c r="S18" s="63"/>
       <c r="T18" s="63"/>
       <c r="U18" s="63"/>
     </row>
     <row r="19" spans="1:21" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="120"/>
       <c r="C19" s="121"/>
       <c r="D19" s="105" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E19" s="106"/>
       <c r="F19" s="106"/>
       <c r="G19" s="106"/>
       <c r="H19" s="107"/>
       <c r="I19" s="107"/>
       <c r="J19" s="107"/>
       <c r="K19" s="107"/>
       <c r="L19" s="107"/>
       <c r="M19" s="107"/>
       <c r="N19" s="107"/>
       <c r="O19" s="108"/>
       <c r="P19" s="6"/>
       <c r="R19" s="63" t="s">
         <v>86</v>
       </c>
       <c r="S19" s="63"/>
       <c r="T19" s="63"/>
       <c r="U19" s="63"/>
     </row>
     <row r="20" spans="1:21" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="65">
         <v>7</v>
       </c>
       <c r="B20" s="122"/>
       <c r="C20" s="123"/>
       <c r="D20" s="109" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="E20" s="110"/>
       <c r="F20" s="110"/>
       <c r="G20" s="110"/>
       <c r="H20" s="111"/>
       <c r="I20" s="111"/>
       <c r="J20" s="111"/>
       <c r="K20" s="111"/>
       <c r="L20" s="111"/>
       <c r="M20" s="111"/>
       <c r="N20" s="111"/>
       <c r="O20" s="112"/>
       <c r="P20" s="6"/>
       <c r="R20" s="63" t="s">
         <v>87</v>
       </c>
       <c r="S20" s="63"/>
       <c r="T20" s="63"/>
       <c r="U20" s="63"/>
     </row>
     <row r="21" spans="1:21" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="65">
         <v>8</v>
       </c>
       <c r="B21" s="283" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C21" s="284"/>
       <c r="D21" s="113"/>
       <c r="E21" s="114"/>
       <c r="F21" s="114"/>
       <c r="G21" s="114"/>
       <c r="H21" s="115" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I21" s="116"/>
       <c r="J21" s="116"/>
       <c r="K21" s="116"/>
       <c r="L21" s="117"/>
       <c r="M21" s="117"/>
       <c r="N21" s="117"/>
       <c r="O21" s="118"/>
       <c r="P21" s="6"/>
       <c r="R21" s="63" t="s">
         <v>88</v>
       </c>
       <c r="S21" s="63"/>
       <c r="T21" s="63"/>
       <c r="U21" s="63"/>
     </row>
     <row r="22" spans="1:21" ht="21" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A22" s="65">
         <v>9</v>
       </c>
       <c r="B22" s="83" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="84"/>
       <c r="D22" s="7" t="s">
@@ -6381,51 +6382,51 @@
     </row>
     <row r="35" spans="1:21" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="R35" s="63" t="s">
         <v>102</v>
       </c>
       <c r="S35" s="64"/>
       <c r="T35" s="63"/>
       <c r="U35" s="63"/>
     </row>
     <row r="36" spans="1:21" s="4" customFormat="1" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" s="65"/>
       <c r="B36" s="285" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C36" s="286"/>
       <c r="D36" s="286"/>
       <c r="E36" s="286"/>
       <c r="F36" s="286"/>
       <c r="G36" s="286"/>
       <c r="H36" s="286"/>
       <c r="I36" s="286"/>
       <c r="J36" s="286"/>
       <c r="K36" s="286"/>
       <c r="L36" s="286"/>
       <c r="M36" s="286"/>
       <c r="N36" s="286"/>
       <c r="O36" s="287"/>
       <c r="R36" s="63" t="s">
         <v>103</v>
       </c>
       <c r="S36" s="64"/>
       <c r="T36" s="64"/>
       <c r="U36" s="64"/>
     </row>
     <row r="37" spans="1:21" s="4" customFormat="1" ht="21.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A37" s="65"/>
       <c r="B37" s="288" t="s">
         <v>12</v>
@@ -6491,51 +6492,51 @@
       <c r="C39" s="150"/>
       <c r="D39" s="131"/>
       <c r="E39" s="132"/>
       <c r="F39" s="132"/>
       <c r="G39" s="132"/>
       <c r="H39" s="132"/>
       <c r="I39" s="132"/>
       <c r="J39" s="132"/>
       <c r="K39" s="132"/>
       <c r="L39" s="132"/>
       <c r="M39" s="132"/>
       <c r="N39" s="132"/>
       <c r="O39" s="133"/>
       <c r="R39" s="63" t="s">
         <v>106</v>
       </c>
       <c r="S39" s="64"/>
       <c r="T39" s="64"/>
       <c r="U39" s="64"/>
     </row>
     <row r="40" spans="1:21" s="4" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="65"/>
       <c r="B40" s="151"/>
       <c r="C40" s="152"/>
       <c r="D40" s="153" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E40" s="154"/>
       <c r="F40" s="154"/>
       <c r="G40" s="154"/>
       <c r="H40" s="154"/>
       <c r="I40" s="154"/>
       <c r="J40" s="154"/>
       <c r="K40" s="154"/>
       <c r="L40" s="154"/>
       <c r="M40" s="154"/>
       <c r="N40" s="154"/>
       <c r="O40" s="155"/>
       <c r="R40" s="63" t="s">
         <v>107</v>
       </c>
       <c r="S40" s="64"/>
       <c r="T40" s="64"/>
       <c r="U40" s="64"/>
     </row>
     <row r="41" spans="1:21" s="4" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="68">
         <v>19</v>
       </c>
       <c r="B41" s="129" t="s">
         <v>62</v>
@@ -6601,51 +6602,51 @@
         <v>17</v>
       </c>
       <c r="C43" s="130"/>
       <c r="D43" s="166"/>
       <c r="E43" s="167"/>
       <c r="F43" s="167"/>
       <c r="G43" s="167"/>
       <c r="H43" s="167"/>
       <c r="I43" s="167"/>
       <c r="J43" s="167"/>
       <c r="K43" s="167"/>
       <c r="L43" s="167"/>
       <c r="M43" s="167"/>
       <c r="N43" s="167"/>
       <c r="O43" s="168"/>
       <c r="R43" s="4"/>
       <c r="S43" s="64"/>
       <c r="T43" s="63"/>
       <c r="U43" s="63"/>
     </row>
     <row r="44" spans="1:21" s="4" customFormat="1" ht="32.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="68"/>
       <c r="B44" s="129"/>
       <c r="C44" s="130"/>
       <c r="D44" s="162" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="E44" s="163"/>
       <c r="F44" s="163"/>
       <c r="G44" s="163"/>
       <c r="H44" s="163"/>
       <c r="I44" s="163"/>
       <c r="J44" s="163"/>
       <c r="K44" s="163"/>
       <c r="L44" s="163"/>
       <c r="M44" s="163"/>
       <c r="N44" s="163"/>
       <c r="O44" s="164"/>
       <c r="S44" s="64"/>
       <c r="T44" s="64"/>
       <c r="U44" s="64"/>
     </row>
     <row r="45" spans="1:21" s="4" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="68">
         <v>22</v>
       </c>
       <c r="B45" s="129" t="s">
         <v>63</v>
       </c>
       <c r="C45" s="130"/>
       <c r="D45" s="131"/>
@@ -6784,51 +6785,51 @@
       <c r="B51" s="149" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="150"/>
       <c r="D51" s="131"/>
       <c r="E51" s="132"/>
       <c r="F51" s="132"/>
       <c r="G51" s="132"/>
       <c r="H51" s="132"/>
       <c r="I51" s="132"/>
       <c r="J51" s="132"/>
       <c r="K51" s="132"/>
       <c r="L51" s="132"/>
       <c r="M51" s="132"/>
       <c r="N51" s="132"/>
       <c r="O51" s="133"/>
       <c r="P51" s="1"/>
       <c r="Q51" s="1"/>
       <c r="R51" s="1"/>
     </row>
     <row r="52" spans="1:18" s="4" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="68"/>
       <c r="B52" s="151"/>
       <c r="C52" s="152"/>
       <c r="D52" s="153" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E52" s="154"/>
       <c r="F52" s="154"/>
       <c r="G52" s="154"/>
       <c r="H52" s="154"/>
       <c r="I52" s="154"/>
       <c r="J52" s="154"/>
       <c r="K52" s="154"/>
       <c r="L52" s="154"/>
       <c r="M52" s="154"/>
       <c r="N52" s="154"/>
       <c r="O52" s="155"/>
       <c r="P52" s="1"/>
       <c r="Q52" s="1"/>
       <c r="R52" s="1"/>
     </row>
     <row r="53" spans="1:18" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="68">
         <v>27</v>
       </c>
       <c r="B53" s="129" t="s">
         <v>62</v>
       </c>
       <c r="C53" s="130"/>
       <c r="D53" s="169" t="s">
@@ -6874,51 +6875,51 @@
       <c r="A55" s="68">
         <v>29</v>
       </c>
       <c r="B55" s="129" t="s">
         <v>17</v>
       </c>
       <c r="C55" s="130"/>
       <c r="D55" s="166"/>
       <c r="E55" s="167"/>
       <c r="F55" s="167"/>
       <c r="G55" s="167"/>
       <c r="H55" s="167"/>
       <c r="I55" s="167"/>
       <c r="J55" s="167"/>
       <c r="K55" s="167"/>
       <c r="L55" s="167"/>
       <c r="M55" s="167"/>
       <c r="N55" s="167"/>
       <c r="O55" s="168"/>
     </row>
     <row r="56" spans="1:18" ht="32.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="68"/>
       <c r="B56" s="129"/>
       <c r="C56" s="130"/>
       <c r="D56" s="162" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="E56" s="163"/>
       <c r="F56" s="163"/>
       <c r="G56" s="163"/>
       <c r="H56" s="163"/>
       <c r="I56" s="163"/>
       <c r="J56" s="163"/>
       <c r="K56" s="163"/>
       <c r="L56" s="163"/>
       <c r="M56" s="163"/>
       <c r="N56" s="163"/>
       <c r="O56" s="164"/>
       <c r="P56" s="9"/>
     </row>
     <row r="57" spans="1:18" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="68">
         <v>30</v>
       </c>
       <c r="B57" s="129" t="s">
         <v>63</v>
       </c>
       <c r="C57" s="130"/>
       <c r="D57" s="131"/>
       <c r="E57" s="132"/>
       <c r="F57" s="132"/>
@@ -7116,51 +7117,51 @@
       <c r="G66" s="272"/>
       <c r="H66" s="272"/>
       <c r="I66" s="272"/>
       <c r="J66" s="272"/>
       <c r="K66" s="272"/>
       <c r="L66" s="272"/>
       <c r="M66" s="273" t="str">
         <f>IFERROR(_xlfn.IFS(M64="いいえ NO",M62, M64="20％ 減免 Reduction", M62*0.8, M64="50％ 減免 Reduction", M62*0.5, M64="100％ 減免 Reduction", "0", M64="",M62), "")</f>
         <v/>
       </c>
       <c r="N66" s="273"/>
       <c r="O66" s="37" t="s">
         <v>21</v>
       </c>
       <c r="P66" s="8"/>
     </row>
     <row r="67" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="65">
         <v>34</v>
       </c>
       <c r="B67" s="259"/>
       <c r="C67" s="274" t="s">
         <v>22</v>
       </c>
       <c r="D67" s="275" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="E67" s="276"/>
       <c r="F67" s="276"/>
       <c r="G67" s="276"/>
       <c r="H67" s="276"/>
       <c r="I67" s="276"/>
       <c r="J67" s="276"/>
       <c r="K67" s="276"/>
       <c r="L67" s="276"/>
       <c r="M67" s="213"/>
       <c r="N67" s="213"/>
       <c r="O67" s="280" t="s">
         <v>21</v>
       </c>
       <c r="P67" s="8"/>
     </row>
     <row r="68" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="259"/>
       <c r="C68" s="261"/>
       <c r="D68" s="277"/>
       <c r="E68" s="278"/>
       <c r="F68" s="278"/>
       <c r="G68" s="278"/>
       <c r="H68" s="278"/>
       <c r="I68" s="278"/>
@@ -7197,125 +7198,125 @@
         <v>21</v>
       </c>
     </row>
     <row r="70" spans="1:16" ht="37.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B70" s="252" t="s">
         <v>65</v>
       </c>
       <c r="C70" s="253"/>
       <c r="D70" s="253"/>
       <c r="E70" s="253"/>
       <c r="F70" s="253"/>
       <c r="G70" s="253"/>
       <c r="H70" s="253"/>
       <c r="I70" s="253"/>
       <c r="J70" s="253"/>
       <c r="K70" s="253"/>
       <c r="L70" s="253"/>
       <c r="M70" s="253"/>
       <c r="N70" s="253"/>
       <c r="O70" s="254"/>
       <c r="P70" s="8"/>
     </row>
     <row r="71" spans="1:16" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="233"/>
       <c r="C71" s="235" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="D71" s="236"/>
       <c r="E71" s="236"/>
       <c r="F71" s="236"/>
       <c r="G71" s="236"/>
       <c r="H71" s="236"/>
       <c r="I71" s="236"/>
       <c r="J71" s="236"/>
       <c r="K71" s="236"/>
       <c r="L71" s="237"/>
       <c r="M71" s="238" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="N71" s="239"/>
       <c r="O71" s="240"/>
     </row>
     <row r="72" spans="1:16" ht="35.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="65">
         <v>35</v>
       </c>
       <c r="B72" s="234"/>
       <c r="C72" s="208" t="s">
-        <v>122</v>
+        <v>148</v>
       </c>
       <c r="D72" s="209" t="s">
         <v>30</v>
       </c>
       <c r="E72" s="210"/>
       <c r="F72" s="211" t="s">
         <v>28</v>
       </c>
       <c r="G72" s="212"/>
       <c r="H72" s="212"/>
       <c r="I72" s="212"/>
       <c r="J72" s="213"/>
       <c r="K72" s="213"/>
       <c r="L72" s="39" t="s">
         <v>21</v>
       </c>
       <c r="M72" s="218"/>
       <c r="N72" s="213"/>
       <c r="O72" s="221" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:16" ht="35.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="234"/>
       <c r="C73" s="208"/>
       <c r="D73" s="223" t="s">
         <v>27</v>
       </c>
       <c r="E73" s="224"/>
       <c r="F73" s="223" t="s">
         <v>35</v>
       </c>
       <c r="G73" s="225"/>
       <c r="H73" s="225"/>
       <c r="I73" s="225"/>
       <c r="J73" s="226"/>
       <c r="K73" s="226"/>
       <c r="L73" s="40" t="s">
         <v>21</v>
       </c>
       <c r="M73" s="219"/>
       <c r="N73" s="220"/>
       <c r="O73" s="222"/>
     </row>
     <row r="74" spans="1:16" ht="35.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="65">
         <v>36</v>
       </c>
       <c r="B74" s="234"/>
       <c r="C74" s="208" t="s">
-        <v>123</v>
+        <v>149</v>
       </c>
       <c r="D74" s="209" t="s">
         <v>30</v>
       </c>
       <c r="E74" s="210"/>
       <c r="F74" s="211" t="s">
         <v>28</v>
       </c>
       <c r="G74" s="212"/>
       <c r="H74" s="212"/>
       <c r="I74" s="212"/>
       <c r="J74" s="213"/>
       <c r="K74" s="213"/>
       <c r="L74" s="39" t="s">
         <v>21</v>
       </c>
       <c r="M74" s="218"/>
       <c r="N74" s="213"/>
       <c r="O74" s="221" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="75" spans="1:16" ht="35.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="234"/>
       <c r="C75" s="208"/>
@@ -7349,74 +7350,74 @@
       <c r="D76" s="211" t="s">
         <v>30</v>
       </c>
       <c r="E76" s="232"/>
       <c r="F76" s="211" t="s">
         <v>28</v>
       </c>
       <c r="G76" s="212"/>
       <c r="H76" s="212"/>
       <c r="I76" s="212"/>
       <c r="J76" s="213"/>
       <c r="K76" s="213"/>
       <c r="L76" s="39" t="s">
         <v>21</v>
       </c>
       <c r="M76" s="218"/>
       <c r="N76" s="213"/>
       <c r="O76" s="11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="77" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="234"/>
       <c r="C77" s="231"/>
       <c r="D77" s="180" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E77" s="181"/>
       <c r="F77" s="181"/>
       <c r="G77" s="181"/>
       <c r="H77" s="181"/>
       <c r="I77" s="181"/>
       <c r="J77" s="181"/>
       <c r="K77" s="181"/>
       <c r="L77" s="181"/>
       <c r="M77" s="181"/>
       <c r="N77" s="181"/>
       <c r="O77" s="182"/>
     </row>
-    <row r="78" spans="1:16" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:16" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="65">
         <v>38</v>
       </c>
       <c r="B78" s="234"/>
       <c r="C78" s="41" t="s">
         <v>31</v>
       </c>
       <c r="D78" s="183" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E78" s="184"/>
       <c r="F78" s="184"/>
       <c r="G78" s="184"/>
       <c r="H78" s="184"/>
       <c r="I78" s="184"/>
       <c r="J78" s="184"/>
       <c r="K78" s="184"/>
       <c r="L78" s="184"/>
       <c r="M78" s="206"/>
       <c r="N78" s="207"/>
       <c r="O78" s="42" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:16" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B79" s="234"/>
       <c r="C79" s="62"/>
       <c r="D79" s="55" t="s">
         <v>23</v>
       </c>
       <c r="E79" s="185" t="s">
         <v>32</v>
       </c>
       <c r="F79" s="185"/>
@@ -7479,51 +7480,51 @@
       <c r="N81" s="186"/>
       <c r="O81" s="58" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="82" spans="2:18" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B82" s="188" t="s">
         <v>66</v>
       </c>
       <c r="C82" s="189"/>
       <c r="D82" s="189"/>
       <c r="E82" s="189"/>
       <c r="F82" s="189"/>
       <c r="G82" s="189"/>
       <c r="H82" s="189"/>
       <c r="I82" s="189"/>
       <c r="J82" s="189"/>
       <c r="K82" s="189"/>
       <c r="L82" s="189"/>
       <c r="M82" s="189"/>
       <c r="N82" s="250"/>
       <c r="O82" s="251"/>
     </row>
     <row r="83" spans="2:18" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B83" s="227" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C83" s="228"/>
       <c r="D83" s="228"/>
       <c r="E83" s="228"/>
       <c r="F83" s="228"/>
       <c r="G83" s="228"/>
       <c r="H83" s="228"/>
       <c r="I83" s="228"/>
       <c r="J83" s="228"/>
       <c r="K83" s="228"/>
       <c r="L83" s="228"/>
       <c r="M83" s="228"/>
       <c r="N83" s="228"/>
       <c r="O83" s="229"/>
     </row>
     <row r="84" spans="2:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C84" s="1"/>
       <c r="D84" s="1"/>
       <c r="E84" s="1"/>
       <c r="F84" s="1"/>
       <c r="G84" s="1"/>
       <c r="H84" s="1"/>
       <c r="I84" s="1"/>
       <c r="J84" s="1"/>
       <c r="K84" s="1"/>
@@ -8308,51 +8309,51 @@
       <c r="F3" s="342"/>
       <c r="G3" s="342"/>
       <c r="H3" s="342"/>
       <c r="I3" s="342"/>
       <c r="J3" s="342"/>
       <c r="K3" s="14"/>
     </row>
     <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A4" s="14"/>
       <c r="B4" s="43"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="43"/>
       <c r="I4" s="43"/>
       <c r="J4" s="43"/>
       <c r="K4" s="14"/>
     </row>
     <row r="5" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A5" s="14"/>
       <c r="B5" s="14"/>
       <c r="C5" s="14"/>
       <c r="D5" s="344" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="E5" s="344"/>
       <c r="F5" s="344"/>
       <c r="G5" s="344"/>
       <c r="H5" s="344"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="14"/>
     </row>
     <row r="6" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.95">
       <c r="A6" s="14"/>
       <c r="B6" s="14"/>
       <c r="C6" s="15"/>
       <c r="D6" s="344"/>
       <c r="E6" s="344"/>
       <c r="F6" s="344"/>
       <c r="G6" s="344"/>
       <c r="H6" s="344"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
     </row>
     <row r="7" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A7" s="14"/>
       <c r="B7" s="14"/>
@@ -8421,51 +8422,51 @@
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="K11" s="14"/>
     </row>
     <row r="12" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A12" s="14"/>
       <c r="B12" s="349" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="350"/>
       <c r="D12" s="351"/>
       <c r="E12" s="345"/>
       <c r="F12" s="346"/>
       <c r="G12" s="346"/>
       <c r="H12" s="346"/>
       <c r="I12" s="346"/>
       <c r="J12" s="347"/>
       <c r="K12" s="14"/>
     </row>
     <row r="13" spans="1:11" ht="33" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A13" s="14"/>
       <c r="B13" s="324"/>
       <c r="C13" s="325"/>
       <c r="D13" s="326"/>
       <c r="E13" s="352" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="F13" s="353"/>
       <c r="G13" s="353"/>
       <c r="H13" s="353"/>
       <c r="I13" s="353"/>
       <c r="J13" s="354"/>
       <c r="K13" s="14"/>
     </row>
     <row r="14" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A14" s="14"/>
       <c r="B14" s="348" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="348"/>
       <c r="D14" s="348"/>
       <c r="E14" s="294"/>
       <c r="F14" s="295"/>
       <c r="G14" s="295"/>
       <c r="H14" s="295"/>
       <c r="I14" s="295"/>
       <c r="J14" s="296"/>
       <c r="K14" s="14"/>
     </row>
     <row r="15" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A15" s="14"/>
@@ -8482,51 +8483,51 @@
       <c r="H15" s="23" t="s">
         <v>46</v>
       </c>
       <c r="I15" s="51"/>
       <c r="J15" s="24" t="s">
         <v>47</v>
       </c>
       <c r="K15" s="14"/>
     </row>
     <row r="16" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A16" s="14"/>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="18"/>
       <c r="E16" s="18"/>
       <c r="F16" s="18"/>
       <c r="G16" s="18"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="14"/>
     </row>
     <row r="17" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A17" s="14"/>
       <c r="B17" s="330" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C17" s="331"/>
       <c r="D17" s="331"/>
       <c r="E17" s="331"/>
       <c r="F17" s="331"/>
       <c r="G17" s="331"/>
       <c r="H17" s="331"/>
       <c r="I17" s="331"/>
       <c r="J17" s="331"/>
       <c r="K17" s="14"/>
     </row>
     <row r="18" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A18" s="14"/>
       <c r="B18" s="331"/>
       <c r="C18" s="331"/>
       <c r="D18" s="331"/>
       <c r="E18" s="331"/>
       <c r="F18" s="331"/>
       <c r="G18" s="331"/>
       <c r="H18" s="331"/>
       <c r="I18" s="331"/>
       <c r="J18" s="331"/>
       <c r="K18" s="14"/>
     </row>
     <row r="19" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.6">
@@ -8850,51 +8851,51 @@
       <c r="C43" s="319"/>
       <c r="D43" s="320"/>
       <c r="E43" s="294"/>
       <c r="F43" s="295"/>
       <c r="G43" s="295"/>
       <c r="H43" s="295"/>
       <c r="I43" s="295"/>
       <c r="J43" s="296"/>
     </row>
     <row r="44" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="321"/>
       <c r="C44" s="322"/>
       <c r="D44" s="323"/>
       <c r="E44" s="297"/>
       <c r="F44" s="298"/>
       <c r="G44" s="298"/>
       <c r="H44" s="298"/>
       <c r="I44" s="298"/>
       <c r="J44" s="299"/>
     </row>
     <row r="45" spans="1:11" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="324"/>
       <c r="C45" s="325"/>
       <c r="D45" s="326"/>
       <c r="E45" s="327" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F45" s="328"/>
       <c r="G45" s="328"/>
       <c r="H45" s="328"/>
       <c r="I45" s="328"/>
       <c r="J45" s="329"/>
     </row>
     <row r="46" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B46" s="300" t="s">
         <v>51</v>
       </c>
       <c r="C46" s="301"/>
       <c r="D46" s="302"/>
       <c r="E46" s="303"/>
       <c r="F46" s="304"/>
       <c r="G46" s="304"/>
       <c r="H46" s="304"/>
       <c r="I46" s="304"/>
       <c r="J46" s="305"/>
     </row>
     <row r="47" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="306" t="s">
         <v>52</v>
       </c>
       <c r="C47" s="307"/>
@@ -9038,51 +9039,51 @@
       <c r="F3" s="342"/>
       <c r="G3" s="342"/>
       <c r="H3" s="342"/>
       <c r="I3" s="342"/>
       <c r="J3" s="342"/>
       <c r="K3" s="14"/>
     </row>
     <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A4" s="14"/>
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
       <c r="F4" s="14"/>
       <c r="G4" s="14"/>
       <c r="H4" s="14"/>
       <c r="I4" s="14"/>
       <c r="J4" s="14"/>
       <c r="K4" s="14"/>
     </row>
     <row r="5" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A5" s="14"/>
       <c r="B5" s="14"/>
       <c r="C5" s="14"/>
       <c r="D5" s="344" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="E5" s="344"/>
       <c r="F5" s="344"/>
       <c r="G5" s="344"/>
       <c r="H5" s="344"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="14"/>
     </row>
     <row r="6" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.95">
       <c r="A6" s="14"/>
       <c r="B6" s="14"/>
       <c r="C6" s="15"/>
       <c r="D6" s="344"/>
       <c r="E6" s="344"/>
       <c r="F6" s="344"/>
       <c r="G6" s="344"/>
       <c r="H6" s="344"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
     </row>
     <row r="7" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A7" s="14"/>
       <c r="B7" s="14"/>
@@ -9151,51 +9152,51 @@
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="K11" s="14"/>
     </row>
     <row r="12" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A12" s="14"/>
       <c r="B12" s="349" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="350"/>
       <c r="D12" s="351"/>
       <c r="E12" s="345"/>
       <c r="F12" s="346"/>
       <c r="G12" s="346"/>
       <c r="H12" s="346"/>
       <c r="I12" s="346"/>
       <c r="J12" s="347"/>
       <c r="K12" s="14"/>
     </row>
     <row r="13" spans="1:11" ht="33" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A13" s="14"/>
       <c r="B13" s="324"/>
       <c r="C13" s="325"/>
       <c r="D13" s="326"/>
       <c r="E13" s="352" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="F13" s="353"/>
       <c r="G13" s="353"/>
       <c r="H13" s="353"/>
       <c r="I13" s="353"/>
       <c r="J13" s="354"/>
       <c r="K13" s="14"/>
     </row>
     <row r="14" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A14" s="14"/>
       <c r="B14" s="348" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="348"/>
       <c r="D14" s="348"/>
       <c r="E14" s="294"/>
       <c r="F14" s="295"/>
       <c r="G14" s="295"/>
       <c r="H14" s="295"/>
       <c r="I14" s="295"/>
       <c r="J14" s="296"/>
       <c r="K14" s="14"/>
     </row>
     <row r="15" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A15" s="14"/>
@@ -9212,51 +9213,51 @@
       <c r="H15" s="23" t="s">
         <v>46</v>
       </c>
       <c r="I15" s="51"/>
       <c r="J15" s="24" t="s">
         <v>47</v>
       </c>
       <c r="K15" s="14"/>
     </row>
     <row r="16" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A16" s="14"/>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="18"/>
       <c r="E16" s="18"/>
       <c r="F16" s="18"/>
       <c r="G16" s="18"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="14"/>
     </row>
     <row r="17" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A17" s="14"/>
       <c r="B17" s="330" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C17" s="331"/>
       <c r="D17" s="331"/>
       <c r="E17" s="331"/>
       <c r="F17" s="331"/>
       <c r="G17" s="331"/>
       <c r="H17" s="331"/>
       <c r="I17" s="331"/>
       <c r="J17" s="331"/>
       <c r="K17" s="14"/>
     </row>
     <row r="18" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A18" s="14"/>
       <c r="B18" s="331"/>
       <c r="C18" s="331"/>
       <c r="D18" s="331"/>
       <c r="E18" s="331"/>
       <c r="F18" s="331"/>
       <c r="G18" s="331"/>
       <c r="H18" s="331"/>
       <c r="I18" s="331"/>
       <c r="J18" s="331"/>
       <c r="K18" s="14"/>
     </row>
     <row r="19" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.6">
@@ -9580,51 +9581,51 @@
       <c r="C43" s="319"/>
       <c r="D43" s="320"/>
       <c r="E43" s="294"/>
       <c r="F43" s="295"/>
       <c r="G43" s="295"/>
       <c r="H43" s="295"/>
       <c r="I43" s="295"/>
       <c r="J43" s="296"/>
     </row>
     <row r="44" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="321"/>
       <c r="C44" s="322"/>
       <c r="D44" s="323"/>
       <c r="E44" s="297"/>
       <c r="F44" s="298"/>
       <c r="G44" s="298"/>
       <c r="H44" s="298"/>
       <c r="I44" s="298"/>
       <c r="J44" s="299"/>
     </row>
     <row r="45" spans="1:11" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="324"/>
       <c r="C45" s="325"/>
       <c r="D45" s="326"/>
       <c r="E45" s="327" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F45" s="328"/>
       <c r="G45" s="328"/>
       <c r="H45" s="328"/>
       <c r="I45" s="328"/>
       <c r="J45" s="329"/>
     </row>
     <row r="46" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B46" s="300" t="s">
         <v>51</v>
       </c>
       <c r="C46" s="301"/>
       <c r="D46" s="302"/>
       <c r="E46" s="303"/>
       <c r="F46" s="304"/>
       <c r="G46" s="304"/>
       <c r="H46" s="304"/>
       <c r="I46" s="304"/>
       <c r="J46" s="305"/>
     </row>
     <row r="47" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="306" t="s">
         <v>52</v>
       </c>
       <c r="C47" s="307"/>
@@ -9705,50 +9706,56 @@
     <mergeCell ref="E43:J44"/>
     <mergeCell ref="B46:D46"/>
     <mergeCell ref="E46:J46"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="D5:H7"/>
     <mergeCell ref="E12:J12"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="E14:J14"/>
     <mergeCell ref="B12:D13"/>
     <mergeCell ref="E13:J13"/>
     <mergeCell ref="B47:D48"/>
     <mergeCell ref="E47:J48"/>
     <mergeCell ref="B17:J25"/>
     <mergeCell ref="G26:J26"/>
     <mergeCell ref="B27:J29"/>
     <mergeCell ref="B30:J38"/>
     <mergeCell ref="B42:D42"/>
     <mergeCell ref="E42:J42"/>
     <mergeCell ref="B43:D45"/>
     <mergeCell ref="E45:J45"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">