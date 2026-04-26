--- v0 (2025-10-13)
+++ v1 (2026-04-26)
@@ -1,54 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20415"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29029"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{92463C3C-1ED4-419E-8644-44627BB1BBA7}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7612807B-3AB5-46B2-BED7-8761B5EAF8F4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="22260" windowHeight="12645" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="English" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">English!$A:$Z</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>作成者</author>
   </authors>
   <commentList>
     <comment ref="R6" authorId="0" shapeId="0" xr:uid="{F805C1C4-B65C-4452-AE73-54D227061004}">
       <text>
         <r>
@@ -638,54 +639,50 @@
       <t>クブン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ナイヨウ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>オウ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>シルシ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>英語論文投稿支援補助金のみで執行する（他の予算研究費を利用しない）。</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>他の予算・研究費も合わせて執行する。</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>「外国語論文投稿支援制度(教員向け)」「ハイ・インパクトジャーナル投稿支援制度」を併用する。</t>
-[...2 lines deleted...]
-  <si>
     <t>合算先の予算名称・担当部課</t>
     <rPh sb="0" eb="2">
       <t>ガッサン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>サキ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ヨサン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>メイショウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>タントウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ブカ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>予算担当教員名</t>
     <rPh sb="0" eb="2">
       <t>ヨサン</t>
@@ -797,189 +794,196 @@
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="メイリオ"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="メイリオ"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>if the applicant paid. 
 　　　※Bank Details are unnecessary when wishing to transfer into the faculty members’ designated account.</t>
     </r>
     <phoneticPr fontId="4"/>
   </si>
   <si>
+    <t>学校法人立命館　予算単位責任者殿</t>
+    <rPh sb="0" eb="2">
+      <t>ガッコウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ホウジン</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>リツメイカン</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ヨサン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>タンイ</t>
+    </rPh>
+    <rPh sb="12" eb="15">
+      <t>セキニンシャ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ドノ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>Required Materials for Application
+(Check the box if you have attached the relevant material)</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Receipt </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="メイリオ"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>(*Stamp/Signature Not Allowed.)</t>
+    </r>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <r>
+      <t>Credit card statements AFTER the payment is fixed</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="メイリオ"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>(*Stamp/Signature Not Allowed.)</t>
+    </r>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <r>
+      <t>Receipt (original)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="メイリオ"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>(*Stamp/Signature Not Allowed.)</t>
+    </r>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t xml:space="preserve">Application Form for AY2026 Program to Support the Submission of Academic Papers in Foreign Languages
+(for Graduate Students) </t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">①Application Deadline: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="メイリオ"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>February 26, 2027</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="メイリオ"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>、②Applications should be made online.</t>
+    </r>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>(2026.4 Division of Research, RARA Office)</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>「外国語論文投稿支援制度(教員向け)」「論文投稿支援制度」を併用する。</t>
+    <rPh sb="20" eb="22">
+      <t>ロンブン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">If you are </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="メイリオ"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>NEXT or RARA Student Fellows</t>
+      <t xml:space="preserve"> RARA Student Fellows</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="メイリオ"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve"> 
 and would like to transfer your research expenses, 
 please select "○" →</t>
     </r>
-    <phoneticPr fontId="4"/>
-[...111 lines deleted...]
-    <t>(2025.4 Division of Research, RARA Office)</t>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
     <numFmt numFmtId="177" formatCode="&quot;¥&quot;#,##0_);[Red]\(&quot;¥&quot;#,##0\)"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Yu Gothic"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="メイリオ"/>
       <family val="3"/>
       <charset val="128"/>
@@ -1910,100 +1914,97 @@
       <right style="thick">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="dotted">
         <color auto="1"/>
       </top>
       <bottom style="thick">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="203">
+  <cellXfs count="202">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="4" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="4" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="4" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
@@ -2887,1342 +2888,1342 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdb.ritsumei.ac.jp/hibiki/BRDDocument.do?func=insert&amp;binderId=13451" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8EE60FD-35C8-4C38-B713-65A562856A25}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z46"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="S29" sqref="S29:Y29"/>
+      <selection activeCell="K6" sqref="K6:O6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="11.375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13" style="1" customWidth="1"/>
     <col min="3" max="26" width="3.75" style="1" customWidth="1"/>
     <col min="27" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="17.25" thickBot="1">
       <c r="A1" s="1" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="2" spans="1:26" ht="34.5" customHeight="1" thickTop="1" thickBot="1">
-      <c r="A2" s="151" t="s">
-[...26 lines deleted...]
-      <c r="Z2" s="153"/>
+      <c r="A2" s="150" t="s">
+        <v>74</v>
+      </c>
+      <c r="B2" s="151"/>
+      <c r="C2" s="151"/>
+      <c r="D2" s="151"/>
+      <c r="E2" s="151"/>
+      <c r="F2" s="151"/>
+      <c r="G2" s="151"/>
+      <c r="H2" s="151"/>
+      <c r="I2" s="151"/>
+      <c r="J2" s="151"/>
+      <c r="K2" s="151"/>
+      <c r="L2" s="151"/>
+      <c r="M2" s="151"/>
+      <c r="N2" s="151"/>
+      <c r="O2" s="151"/>
+      <c r="P2" s="151"/>
+      <c r="Q2" s="151"/>
+      <c r="R2" s="151"/>
+      <c r="S2" s="151"/>
+      <c r="T2" s="151"/>
+      <c r="U2" s="151"/>
+      <c r="V2" s="151"/>
+      <c r="W2" s="151"/>
+      <c r="X2" s="151"/>
+      <c r="Y2" s="151"/>
+      <c r="Z2" s="152"/>
     </row>
     <row r="3" spans="1:26" ht="13.5" customHeight="1" thickTop="1">
       <c r="A3" s="10" t="s">
         <v>52</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="4" spans="1:26" ht="13.5" customHeight="1">
       <c r="B4" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
-      <c r="G4" s="19" t="s">
-[...20 lines deleted...]
-      <c r="Z4" s="20"/>
+      <c r="G4" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="19"/>
+      <c r="K4" s="19"/>
+      <c r="L4" s="19"/>
+      <c r="M4" s="19"/>
+      <c r="N4" s="19"/>
+      <c r="O4" s="19"/>
+      <c r="P4" s="19"/>
+      <c r="Q4" s="19"/>
+      <c r="R4" s="19"/>
+      <c r="S4" s="19"/>
+      <c r="T4" s="19"/>
+      <c r="U4" s="19"/>
+      <c r="V4" s="19"/>
+      <c r="W4" s="19"/>
+      <c r="X4" s="19"/>
+      <c r="Y4" s="19"/>
+      <c r="Z4" s="19"/>
     </row>
     <row r="5" spans="1:26" ht="17.25" thickBot="1">
       <c r="A5" s="5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:26" ht="30" customHeight="1" thickTop="1">
-      <c r="A6" s="154" t="s">
+      <c r="A6" s="153" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="155"/>
-[...5 lines deleted...]
-      <c r="I6" s="158" t="s">
+      <c r="C6" s="154"/>
+      <c r="D6" s="155"/>
+      <c r="E6" s="155"/>
+      <c r="F6" s="155"/>
+      <c r="G6" s="155"/>
+      <c r="H6" s="156"/>
+      <c r="I6" s="157" t="s">
         <v>9</v>
       </c>
-      <c r="J6" s="159"/>
-[...5 lines deleted...]
-      <c r="P6" s="158" t="s">
+      <c r="J6" s="158"/>
+      <c r="K6" s="159"/>
+      <c r="L6" s="160"/>
+      <c r="M6" s="160"/>
+      <c r="N6" s="160"/>
+      <c r="O6" s="161"/>
+      <c r="P6" s="157" t="s">
         <v>10</v>
       </c>
-      <c r="Q6" s="159"/>
-[...8 lines deleted...]
-      <c r="Z6" s="181"/>
+      <c r="Q6" s="158"/>
+      <c r="R6" s="162"/>
+      <c r="S6" s="163"/>
+      <c r="T6" s="164"/>
+      <c r="U6" s="178"/>
+      <c r="V6" s="179"/>
+      <c r="W6" s="179"/>
+      <c r="X6" s="179"/>
+      <c r="Y6" s="179"/>
+      <c r="Z6" s="180"/>
     </row>
     <row r="7" spans="1:26" ht="21.75" customHeight="1">
-      <c r="A7" s="118"/>
+      <c r="A7" s="117"/>
       <c r="B7" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="C7" s="166"/>
-[...2 lines deleted...]
-      <c r="F7" s="169" t="s">
+      <c r="C7" s="165"/>
+      <c r="D7" s="166"/>
+      <c r="E7" s="167"/>
+      <c r="F7" s="168" t="s">
         <v>12</v>
       </c>
-      <c r="G7" s="170"/>
-[...20 lines deleted...]
-      <c r="Z7" s="23"/>
+      <c r="G7" s="169"/>
+      <c r="H7" s="170"/>
+      <c r="I7" s="171"/>
+      <c r="J7" s="171"/>
+      <c r="K7" s="171"/>
+      <c r="L7" s="172"/>
+      <c r="M7" s="173" t="s">
+        <v>66</v>
+      </c>
+      <c r="N7" s="174"/>
+      <c r="O7" s="174"/>
+      <c r="P7" s="20"/>
+      <c r="Q7" s="21"/>
+      <c r="R7" s="21"/>
+      <c r="S7" s="21"/>
+      <c r="T7" s="21"/>
+      <c r="U7" s="21"/>
+      <c r="V7" s="21"/>
+      <c r="W7" s="21"/>
+      <c r="X7" s="21"/>
+      <c r="Y7" s="21"/>
+      <c r="Z7" s="22"/>
     </row>
     <row r="8" spans="1:26" ht="31.5" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="143"/>
-[...25 lines deleted...]
-      <c r="Z8" s="150"/>
+      <c r="B8" s="142"/>
+      <c r="C8" s="143"/>
+      <c r="D8" s="143"/>
+      <c r="E8" s="143"/>
+      <c r="F8" s="143"/>
+      <c r="G8" s="143"/>
+      <c r="H8" s="143"/>
+      <c r="I8" s="143"/>
+      <c r="J8" s="143"/>
+      <c r="K8" s="143"/>
+      <c r="L8" s="143"/>
+      <c r="M8" s="175" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" s="176"/>
+      <c r="O8" s="176"/>
+      <c r="P8" s="176"/>
+      <c r="Q8" s="176"/>
+      <c r="R8" s="176"/>
+      <c r="S8" s="176"/>
+      <c r="T8" s="176"/>
+      <c r="U8" s="176"/>
+      <c r="V8" s="177"/>
+      <c r="W8" s="147"/>
+      <c r="X8" s="148"/>
+      <c r="Y8" s="148"/>
+      <c r="Z8" s="149"/>
     </row>
     <row r="9" spans="1:26" ht="21" customHeight="1" thickBot="1">
       <c r="A9" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="B9" s="128"/>
-[...5 lines deleted...]
-      <c r="H9" s="146" t="s">
+      <c r="B9" s="127"/>
+      <c r="C9" s="128"/>
+      <c r="D9" s="128"/>
+      <c r="E9" s="128"/>
+      <c r="F9" s="128"/>
+      <c r="G9" s="128"/>
+      <c r="H9" s="145" t="s">
         <v>0</v>
       </c>
-      <c r="I9" s="147"/>
-[...16 lines deleted...]
-      <c r="Z9" s="132"/>
+      <c r="I9" s="146"/>
+      <c r="J9" s="127"/>
+      <c r="K9" s="128"/>
+      <c r="L9" s="128"/>
+      <c r="M9" s="128"/>
+      <c r="N9" s="128"/>
+      <c r="O9" s="128"/>
+      <c r="P9" s="128"/>
+      <c r="Q9" s="128"/>
+      <c r="R9" s="128"/>
+      <c r="S9" s="128"/>
+      <c r="T9" s="129"/>
+      <c r="U9" s="130"/>
+      <c r="V9" s="130"/>
+      <c r="W9" s="130"/>
+      <c r="X9" s="130"/>
+      <c r="Y9" s="130"/>
+      <c r="Z9" s="131"/>
     </row>
     <row r="10" spans="1:26" ht="18" thickTop="1" thickBot="1">
       <c r="A10" s="5" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:26" ht="42.75" customHeight="1" thickTop="1">
-      <c r="A11" s="24"/>
-[...26 lines deleted...]
-      <c r="Z11" s="135"/>
+      <c r="A11" s="23"/>
+      <c r="B11" s="132" t="s">
+        <v>68</v>
+      </c>
+      <c r="C11" s="133"/>
+      <c r="D11" s="133"/>
+      <c r="E11" s="133"/>
+      <c r="F11" s="133"/>
+      <c r="G11" s="133"/>
+      <c r="H11" s="133"/>
+      <c r="I11" s="133"/>
+      <c r="J11" s="133"/>
+      <c r="K11" s="133"/>
+      <c r="L11" s="133"/>
+      <c r="M11" s="133"/>
+      <c r="N11" s="133"/>
+      <c r="O11" s="133"/>
+      <c r="P11" s="133"/>
+      <c r="Q11" s="133"/>
+      <c r="R11" s="133"/>
+      <c r="S11" s="133"/>
+      <c r="T11" s="133"/>
+      <c r="U11" s="133"/>
+      <c r="V11" s="133"/>
+      <c r="W11" s="133"/>
+      <c r="X11" s="133"/>
+      <c r="Y11" s="133"/>
+      <c r="Z11" s="134"/>
     </row>
     <row r="12" spans="1:26" ht="34.5" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="136"/>
-[...3 lines deleted...]
-      <c r="F12" s="139" t="s">
+      <c r="B12" s="135"/>
+      <c r="C12" s="136"/>
+      <c r="D12" s="136"/>
+      <c r="E12" s="137"/>
+      <c r="F12" s="138" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="140"/>
-[...5 lines deleted...]
-      <c r="M12" s="119" t="s">
+      <c r="G12" s="139"/>
+      <c r="H12" s="140"/>
+      <c r="I12" s="24"/>
+      <c r="J12" s="25"/>
+      <c r="K12" s="21"/>
+      <c r="L12" s="26"/>
+      <c r="M12" s="118" t="s">
         <v>16</v>
       </c>
-      <c r="N12" s="142"/>
-[...6 lines deleted...]
-      <c r="U12" s="145" t="s">
+      <c r="N12" s="141"/>
+      <c r="O12" s="141"/>
+      <c r="P12" s="142"/>
+      <c r="Q12" s="143"/>
+      <c r="R12" s="143"/>
+      <c r="S12" s="143"/>
+      <c r="T12" s="143"/>
+      <c r="U12" s="144" t="s">
         <v>17</v>
       </c>
-      <c r="V12" s="142"/>
-[...3 lines deleted...]
-      <c r="Z12" s="23"/>
+      <c r="V12" s="141"/>
+      <c r="W12" s="141"/>
+      <c r="X12" s="20"/>
+      <c r="Y12" s="21"/>
+      <c r="Z12" s="22"/>
     </row>
     <row r="13" spans="1:26" ht="34.5" customHeight="1">
-      <c r="A13" s="118" t="s">
+      <c r="A13" s="117" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="119"/>
-[...10 lines deleted...]
-      <c r="M13" s="119" t="s">
+      <c r="B13" s="118"/>
+      <c r="C13" s="119"/>
+      <c r="D13" s="119"/>
+      <c r="E13" s="119"/>
+      <c r="F13" s="119"/>
+      <c r="G13" s="119"/>
+      <c r="H13" s="119"/>
+      <c r="I13" s="119"/>
+      <c r="J13" s="119"/>
+      <c r="K13" s="119"/>
+      <c r="L13" s="119"/>
+      <c r="M13" s="118" t="s">
         <v>18</v>
       </c>
-      <c r="N13" s="119"/>
-[...11 lines deleted...]
-      <c r="Z13" s="121"/>
+      <c r="N13" s="118"/>
+      <c r="O13" s="118"/>
+      <c r="P13" s="118"/>
+      <c r="Q13" s="119"/>
+      <c r="R13" s="119"/>
+      <c r="S13" s="119"/>
+      <c r="T13" s="119"/>
+      <c r="U13" s="119"/>
+      <c r="V13" s="119"/>
+      <c r="W13" s="119"/>
+      <c r="X13" s="119"/>
+      <c r="Y13" s="119"/>
+      <c r="Z13" s="120"/>
     </row>
     <row r="14" spans="1:26" ht="43.5" customHeight="1" thickBot="1">
       <c r="A14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="28"/>
-[...24 lines deleted...]
-      <c r="Z14" s="124"/>
+      <c r="C14" s="27"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="28"/>
+      <c r="G14" s="28"/>
+      <c r="H14" s="28"/>
+      <c r="I14" s="29"/>
+      <c r="J14" s="124" t="s">
+        <v>78</v>
+      </c>
+      <c r="K14" s="125"/>
+      <c r="L14" s="125"/>
+      <c r="M14" s="125"/>
+      <c r="N14" s="125"/>
+      <c r="O14" s="125"/>
+      <c r="P14" s="125"/>
+      <c r="Q14" s="125"/>
+      <c r="R14" s="125"/>
+      <c r="S14" s="126"/>
+      <c r="T14" s="35"/>
+      <c r="U14" s="121"/>
+      <c r="V14" s="122"/>
+      <c r="W14" s="122"/>
+      <c r="X14" s="122"/>
+      <c r="Y14" s="122"/>
+      <c r="Z14" s="123"/>
     </row>
     <row r="15" spans="1:26" ht="18" thickTop="1" thickBot="1">
       <c r="A15" s="5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:26" ht="36" customHeight="1" thickTop="1">
-      <c r="A16" s="61" t="s">
+      <c r="A16" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="62"/>
-[...23 lines deleted...]
-      <c r="Z16" s="39"/>
+      <c r="B16" s="61"/>
+      <c r="C16" s="36"/>
+      <c r="D16" s="37"/>
+      <c r="E16" s="37"/>
+      <c r="F16" s="37"/>
+      <c r="G16" s="37"/>
+      <c r="H16" s="37"/>
+      <c r="I16" s="37"/>
+      <c r="J16" s="37"/>
+      <c r="K16" s="37"/>
+      <c r="L16" s="37"/>
+      <c r="M16" s="37"/>
+      <c r="N16" s="37"/>
+      <c r="O16" s="37"/>
+      <c r="P16" s="37"/>
+      <c r="Q16" s="37"/>
+      <c r="R16" s="37"/>
+      <c r="S16" s="37"/>
+      <c r="T16" s="37"/>
+      <c r="U16" s="37"/>
+      <c r="V16" s="37"/>
+      <c r="W16" s="37"/>
+      <c r="X16" s="37"/>
+      <c r="Y16" s="37"/>
+      <c r="Z16" s="38"/>
     </row>
     <row r="17" spans="1:26" ht="34.5" customHeight="1">
-      <c r="A17" s="31"/>
-      <c r="B17" s="55" t="s">
+      <c r="A17" s="30"/>
+      <c r="B17" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="C17" s="55"/>
-[...16 lines deleted...]
-      <c r="T17" s="56" t="s">
+      <c r="C17" s="54"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="54"/>
+      <c r="F17" s="54"/>
+      <c r="G17" s="54"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="54"/>
+      <c r="K17" s="54"/>
+      <c r="L17" s="54"/>
+      <c r="M17" s="54"/>
+      <c r="N17" s="54"/>
+      <c r="O17" s="54"/>
+      <c r="P17" s="54"/>
+      <c r="Q17" s="54"/>
+      <c r="R17" s="54"/>
+      <c r="S17" s="54"/>
+      <c r="T17" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="U17" s="56"/>
-[...4 lines deleted...]
-      <c r="Z17" s="60"/>
+      <c r="U17" s="55"/>
+      <c r="V17" s="55"/>
+      <c r="W17" s="56"/>
+      <c r="X17" s="57"/>
+      <c r="Y17" s="58"/>
+      <c r="Z17" s="59"/>
     </row>
     <row r="18" spans="1:26" ht="21" customHeight="1">
-      <c r="A18" s="82" t="s">
+      <c r="A18" s="81" t="s">
         <v>25</v>
       </c>
-      <c r="B18" s="116" t="s">
+      <c r="B18" s="115" t="s">
         <v>29</v>
       </c>
-      <c r="C18" s="110" t="s">
+      <c r="C18" s="109" t="s">
         <v>27</v>
       </c>
-      <c r="D18" s="111"/>
-[...21 lines deleted...]
-      <c r="Z18" s="112"/>
+      <c r="D18" s="110"/>
+      <c r="E18" s="110"/>
+      <c r="F18" s="110"/>
+      <c r="G18" s="110"/>
+      <c r="H18" s="110"/>
+      <c r="I18" s="110"/>
+      <c r="J18" s="110"/>
+      <c r="K18" s="110"/>
+      <c r="L18" s="110"/>
+      <c r="M18" s="110"/>
+      <c r="N18" s="110"/>
+      <c r="O18" s="110"/>
+      <c r="P18" s="110"/>
+      <c r="Q18" s="110"/>
+      <c r="R18" s="110"/>
+      <c r="S18" s="110"/>
+      <c r="T18" s="110"/>
+      <c r="U18" s="110"/>
+      <c r="V18" s="110"/>
+      <c r="W18" s="110"/>
+      <c r="X18" s="110"/>
+      <c r="Y18" s="110"/>
+      <c r="Z18" s="111"/>
     </row>
     <row r="19" spans="1:26" ht="35.1" customHeight="1">
-      <c r="A19" s="79"/>
-[...24 lines deleted...]
-      <c r="Z19" s="115"/>
+      <c r="A19" s="78"/>
+      <c r="B19" s="116"/>
+      <c r="C19" s="112"/>
+      <c r="D19" s="113"/>
+      <c r="E19" s="113"/>
+      <c r="F19" s="113"/>
+      <c r="G19" s="113"/>
+      <c r="H19" s="113"/>
+      <c r="I19" s="113"/>
+      <c r="J19" s="113"/>
+      <c r="K19" s="113"/>
+      <c r="L19" s="113"/>
+      <c r="M19" s="113"/>
+      <c r="N19" s="113"/>
+      <c r="O19" s="113"/>
+      <c r="P19" s="113"/>
+      <c r="Q19" s="113"/>
+      <c r="R19" s="113"/>
+      <c r="S19" s="113"/>
+      <c r="T19" s="113"/>
+      <c r="U19" s="113"/>
+      <c r="V19" s="113"/>
+      <c r="W19" s="113"/>
+      <c r="X19" s="113"/>
+      <c r="Y19" s="113"/>
+      <c r="Z19" s="114"/>
     </row>
     <row r="20" spans="1:26" ht="21" customHeight="1">
-      <c r="A20" s="79"/>
-      <c r="B20" s="116" t="s">
+      <c r="A20" s="78"/>
+      <c r="B20" s="115" t="s">
         <v>30</v>
       </c>
-      <c r="C20" s="110" t="s">
+      <c r="C20" s="109" t="s">
         <v>28</v>
       </c>
-      <c r="D20" s="111"/>
-[...21 lines deleted...]
-      <c r="Z20" s="112"/>
+      <c r="D20" s="110"/>
+      <c r="E20" s="110"/>
+      <c r="F20" s="110"/>
+      <c r="G20" s="110"/>
+      <c r="H20" s="110"/>
+      <c r="I20" s="110"/>
+      <c r="J20" s="110"/>
+      <c r="K20" s="110"/>
+      <c r="L20" s="110"/>
+      <c r="M20" s="110"/>
+      <c r="N20" s="110"/>
+      <c r="O20" s="110"/>
+      <c r="P20" s="110"/>
+      <c r="Q20" s="110"/>
+      <c r="R20" s="110"/>
+      <c r="S20" s="110"/>
+      <c r="T20" s="110"/>
+      <c r="U20" s="110"/>
+      <c r="V20" s="110"/>
+      <c r="W20" s="110"/>
+      <c r="X20" s="110"/>
+      <c r="Y20" s="110"/>
+      <c r="Z20" s="111"/>
     </row>
     <row r="21" spans="1:26" ht="35.1" customHeight="1">
-      <c r="A21" s="79"/>
-[...24 lines deleted...]
-      <c r="Z21" s="115"/>
+      <c r="A21" s="78"/>
+      <c r="B21" s="116"/>
+      <c r="C21" s="112"/>
+      <c r="D21" s="113"/>
+      <c r="E21" s="113"/>
+      <c r="F21" s="113"/>
+      <c r="G21" s="113"/>
+      <c r="H21" s="113"/>
+      <c r="I21" s="113"/>
+      <c r="J21" s="113"/>
+      <c r="K21" s="113"/>
+      <c r="L21" s="113"/>
+      <c r="M21" s="113"/>
+      <c r="N21" s="113"/>
+      <c r="O21" s="113"/>
+      <c r="P21" s="113"/>
+      <c r="Q21" s="113"/>
+      <c r="R21" s="113"/>
+      <c r="S21" s="113"/>
+      <c r="T21" s="113"/>
+      <c r="U21" s="113"/>
+      <c r="V21" s="113"/>
+      <c r="W21" s="113"/>
+      <c r="X21" s="113"/>
+      <c r="Y21" s="113"/>
+      <c r="Z21" s="114"/>
     </row>
     <row r="22" spans="1:26" ht="21" customHeight="1">
-      <c r="A22" s="82" t="s">
+      <c r="A22" s="81" t="s">
         <v>26</v>
       </c>
-      <c r="B22" s="108" t="s">
+      <c r="B22" s="107" t="s">
         <v>31</v>
       </c>
-      <c r="C22" s="110" t="s">
-[...24 lines deleted...]
-      <c r="Z22" s="112"/>
+      <c r="C22" s="109" t="s">
+        <v>64</v>
+      </c>
+      <c r="D22" s="110"/>
+      <c r="E22" s="110"/>
+      <c r="F22" s="110"/>
+      <c r="G22" s="110"/>
+      <c r="H22" s="110"/>
+      <c r="I22" s="110"/>
+      <c r="J22" s="110"/>
+      <c r="K22" s="110"/>
+      <c r="L22" s="110"/>
+      <c r="M22" s="110"/>
+      <c r="N22" s="110"/>
+      <c r="O22" s="110"/>
+      <c r="P22" s="110"/>
+      <c r="Q22" s="110"/>
+      <c r="R22" s="110"/>
+      <c r="S22" s="110"/>
+      <c r="T22" s="110"/>
+      <c r="U22" s="110"/>
+      <c r="V22" s="110"/>
+      <c r="W22" s="110"/>
+      <c r="X22" s="110"/>
+      <c r="Y22" s="110"/>
+      <c r="Z22" s="111"/>
     </row>
     <row r="23" spans="1:26" ht="35.1" customHeight="1">
-      <c r="A23" s="79"/>
-[...24 lines deleted...]
-      <c r="Z23" s="115"/>
+      <c r="A23" s="78"/>
+      <c r="B23" s="108"/>
+      <c r="C23" s="112"/>
+      <c r="D23" s="113"/>
+      <c r="E23" s="113"/>
+      <c r="F23" s="113"/>
+      <c r="G23" s="113"/>
+      <c r="H23" s="113"/>
+      <c r="I23" s="113"/>
+      <c r="J23" s="113"/>
+      <c r="K23" s="113"/>
+      <c r="L23" s="113"/>
+      <c r="M23" s="113"/>
+      <c r="N23" s="113"/>
+      <c r="O23" s="113"/>
+      <c r="P23" s="113"/>
+      <c r="Q23" s="113"/>
+      <c r="R23" s="113"/>
+      <c r="S23" s="113"/>
+      <c r="T23" s="113"/>
+      <c r="U23" s="113"/>
+      <c r="V23" s="113"/>
+      <c r="W23" s="113"/>
+      <c r="X23" s="113"/>
+      <c r="Y23" s="113"/>
+      <c r="Z23" s="114"/>
     </row>
     <row r="24" spans="1:26" ht="21" customHeight="1">
-      <c r="A24" s="79"/>
-      <c r="B24" s="108" t="s">
+      <c r="A24" s="78"/>
+      <c r="B24" s="107" t="s">
         <v>32</v>
       </c>
-      <c r="C24" s="110" t="s">
+      <c r="C24" s="109" t="s">
         <v>33</v>
       </c>
-      <c r="D24" s="111"/>
-[...21 lines deleted...]
-      <c r="Z24" s="112"/>
+      <c r="D24" s="110"/>
+      <c r="E24" s="110"/>
+      <c r="F24" s="110"/>
+      <c r="G24" s="110"/>
+      <c r="H24" s="110"/>
+      <c r="I24" s="110"/>
+      <c r="J24" s="110"/>
+      <c r="K24" s="110"/>
+      <c r="L24" s="110"/>
+      <c r="M24" s="110"/>
+      <c r="N24" s="110"/>
+      <c r="O24" s="110"/>
+      <c r="P24" s="110"/>
+      <c r="Q24" s="110"/>
+      <c r="R24" s="110"/>
+      <c r="S24" s="110"/>
+      <c r="T24" s="110"/>
+      <c r="U24" s="110"/>
+      <c r="V24" s="110"/>
+      <c r="W24" s="110"/>
+      <c r="X24" s="110"/>
+      <c r="Y24" s="110"/>
+      <c r="Z24" s="111"/>
     </row>
     <row r="25" spans="1:26" ht="35.1" customHeight="1">
-      <c r="A25" s="79"/>
-[...24 lines deleted...]
-      <c r="Z25" s="115"/>
+      <c r="A25" s="78"/>
+      <c r="B25" s="108"/>
+      <c r="C25" s="112"/>
+      <c r="D25" s="113"/>
+      <c r="E25" s="113"/>
+      <c r="F25" s="113"/>
+      <c r="G25" s="113"/>
+      <c r="H25" s="113"/>
+      <c r="I25" s="113"/>
+      <c r="J25" s="113"/>
+      <c r="K25" s="113"/>
+      <c r="L25" s="113"/>
+      <c r="M25" s="113"/>
+      <c r="N25" s="113"/>
+      <c r="O25" s="113"/>
+      <c r="P25" s="113"/>
+      <c r="Q25" s="113"/>
+      <c r="R25" s="113"/>
+      <c r="S25" s="113"/>
+      <c r="T25" s="113"/>
+      <c r="U25" s="113"/>
+      <c r="V25" s="113"/>
+      <c r="W25" s="113"/>
+      <c r="X25" s="113"/>
+      <c r="Y25" s="113"/>
+      <c r="Z25" s="114"/>
     </row>
     <row r="26" spans="1:26" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A26" s="107"/>
+      <c r="A26" s="106"/>
       <c r="B26" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="C26" s="49" t="s">
+      <c r="C26" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="D26" s="50"/>
-[...13 lines deleted...]
-      <c r="R26" s="46" t="s">
+      <c r="D26" s="49"/>
+      <c r="E26" s="49"/>
+      <c r="F26" s="49"/>
+      <c r="G26" s="49"/>
+      <c r="H26" s="49"/>
+      <c r="I26" s="49"/>
+      <c r="J26" s="49"/>
+      <c r="K26" s="49"/>
+      <c r="L26" s="49"/>
+      <c r="M26" s="49"/>
+      <c r="N26" s="49"/>
+      <c r="O26" s="49"/>
+      <c r="P26" s="49"/>
+      <c r="Q26" s="50"/>
+      <c r="R26" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="S26" s="47"/>
-[...6 lines deleted...]
-      <c r="Z26" s="45"/>
+      <c r="S26" s="46"/>
+      <c r="T26" s="46"/>
+      <c r="U26" s="46"/>
+      <c r="V26" s="46"/>
+      <c r="W26" s="46"/>
+      <c r="X26" s="47"/>
+      <c r="Y26" s="43"/>
+      <c r="Z26" s="44"/>
     </row>
     <row r="27" spans="1:26" ht="18" thickTop="1" thickBot="1">
       <c r="A27" s="5" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="28" spans="1:26" ht="36.950000000000003" customHeight="1" thickTop="1">
-      <c r="A28" s="65" t="s">
+      <c r="A28" s="64" t="s">
         <v>39</v>
       </c>
-      <c r="B28" s="66"/>
-[...2 lines deleted...]
-      <c r="E28" s="52" t="s">
+      <c r="B28" s="65"/>
+      <c r="C28" s="66"/>
+      <c r="D28" s="67"/>
+      <c r="E28" s="51" t="s">
         <v>37</v>
       </c>
-      <c r="F28" s="53"/>
-[...10 lines deleted...]
-      <c r="Q28" s="52" t="s">
+      <c r="F28" s="52"/>
+      <c r="G28" s="52"/>
+      <c r="H28" s="52"/>
+      <c r="I28" s="52"/>
+      <c r="J28" s="52"/>
+      <c r="K28" s="52"/>
+      <c r="L28" s="52"/>
+      <c r="M28" s="52"/>
+      <c r="N28" s="53"/>
+      <c r="O28" s="66"/>
+      <c r="P28" s="67"/>
+      <c r="Q28" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="R28" s="53"/>
-[...7 lines deleted...]
-      <c r="Z28" s="54"/>
+      <c r="R28" s="52"/>
+      <c r="S28" s="52"/>
+      <c r="T28" s="52"/>
+      <c r="U28" s="52"/>
+      <c r="V28" s="52"/>
+      <c r="W28" s="52"/>
+      <c r="X28" s="52"/>
+      <c r="Y28" s="52"/>
+      <c r="Z28" s="53"/>
     </row>
     <row r="29" spans="1:26" ht="36.950000000000003" customHeight="1">
-      <c r="A29" s="63" t="s">
+      <c r="A29" s="62" t="s">
         <v>40</v>
       </c>
-      <c r="B29" s="64"/>
-      <c r="C29" s="42" t="s">
+      <c r="B29" s="63"/>
+      <c r="C29" s="41" t="s">
         <v>41</v>
       </c>
-      <c r="D29" s="43"/>
-[...8 lines deleted...]
-      <c r="M29" s="41"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="42"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="39"/>
+      <c r="H29" s="40"/>
+      <c r="I29" s="40"/>
+      <c r="J29" s="40"/>
+      <c r="K29" s="40"/>
+      <c r="L29" s="40"/>
+      <c r="M29" s="40"/>
       <c r="N29" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="O29" s="42" t="s">
+      <c r="O29" s="41" t="s">
         <v>41</v>
       </c>
-      <c r="P29" s="43"/>
-[...8 lines deleted...]
-      <c r="Y29" s="41"/>
+      <c r="P29" s="42"/>
+      <c r="Q29" s="42"/>
+      <c r="R29" s="42"/>
+      <c r="S29" s="39"/>
+      <c r="T29" s="40"/>
+      <c r="U29" s="40"/>
+      <c r="V29" s="40"/>
+      <c r="W29" s="40"/>
+      <c r="X29" s="40"/>
+      <c r="Y29" s="40"/>
       <c r="Z29" s="9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="30" spans="1:26" ht="35.1" customHeight="1">
-      <c r="A30" s="82" t="s">
-[...4 lines deleted...]
-      <c r="D30" s="86" t="s">
+      <c r="A30" s="81" t="s">
+        <v>70</v>
+      </c>
+      <c r="B30" s="82"/>
+      <c r="C30" s="31"/>
+      <c r="D30" s="85" t="s">
         <v>44</v>
       </c>
-      <c r="E30" s="87"/>
-[...10 lines deleted...]
-      <c r="P30" s="86" t="s">
+      <c r="E30" s="86"/>
+      <c r="F30" s="86"/>
+      <c r="G30" s="86"/>
+      <c r="H30" s="86"/>
+      <c r="I30" s="86"/>
+      <c r="J30" s="86"/>
+      <c r="K30" s="86"/>
+      <c r="L30" s="86"/>
+      <c r="M30" s="86"/>
+      <c r="N30" s="87"/>
+      <c r="O30" s="31"/>
+      <c r="P30" s="85" t="s">
         <v>47</v>
       </c>
-      <c r="Q30" s="87"/>
-[...8 lines deleted...]
-      <c r="Z30" s="88"/>
+      <c r="Q30" s="86"/>
+      <c r="R30" s="86"/>
+      <c r="S30" s="86"/>
+      <c r="T30" s="86"/>
+      <c r="U30" s="86"/>
+      <c r="V30" s="86"/>
+      <c r="W30" s="86"/>
+      <c r="X30" s="86"/>
+      <c r="Y30" s="86"/>
+      <c r="Z30" s="87"/>
     </row>
     <row r="31" spans="1:26" ht="35.1" customHeight="1">
-      <c r="A31" s="82"/>
-[...2 lines deleted...]
-      <c r="D31" s="86" t="s">
+      <c r="A31" s="81"/>
+      <c r="B31" s="82"/>
+      <c r="C31" s="31"/>
+      <c r="D31" s="85" t="s">
         <v>45</v>
       </c>
-      <c r="E31" s="87"/>
-[...10 lines deleted...]
-      <c r="P31" s="86" t="s">
+      <c r="E31" s="86"/>
+      <c r="F31" s="86"/>
+      <c r="G31" s="86"/>
+      <c r="H31" s="86"/>
+      <c r="I31" s="86"/>
+      <c r="J31" s="86"/>
+      <c r="K31" s="86"/>
+      <c r="L31" s="86"/>
+      <c r="M31" s="86"/>
+      <c r="N31" s="87"/>
+      <c r="O31" s="31"/>
+      <c r="P31" s="85" t="s">
         <v>48</v>
       </c>
-      <c r="Q31" s="87"/>
-[...8 lines deleted...]
-      <c r="Z31" s="88"/>
+      <c r="Q31" s="86"/>
+      <c r="R31" s="86"/>
+      <c r="S31" s="86"/>
+      <c r="T31" s="86"/>
+      <c r="U31" s="86"/>
+      <c r="V31" s="86"/>
+      <c r="W31" s="86"/>
+      <c r="X31" s="86"/>
+      <c r="Y31" s="86"/>
+      <c r="Z31" s="87"/>
     </row>
     <row r="32" spans="1:26" ht="35.1" customHeight="1">
-      <c r="A32" s="82"/>
-[...28 lines deleted...]
-      <c r="Z32" s="88"/>
+      <c r="A32" s="81"/>
+      <c r="B32" s="82"/>
+      <c r="C32" s="31"/>
+      <c r="D32" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E32" s="86"/>
+      <c r="F32" s="86"/>
+      <c r="G32" s="86"/>
+      <c r="H32" s="86"/>
+      <c r="I32" s="86"/>
+      <c r="J32" s="86"/>
+      <c r="K32" s="86"/>
+      <c r="L32" s="86"/>
+      <c r="M32" s="86"/>
+      <c r="N32" s="87"/>
+      <c r="O32" s="31"/>
+      <c r="P32" s="85" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q32" s="86"/>
+      <c r="R32" s="86"/>
+      <c r="S32" s="86"/>
+      <c r="T32" s="86"/>
+      <c r="U32" s="86"/>
+      <c r="V32" s="86"/>
+      <c r="W32" s="86"/>
+      <c r="X32" s="86"/>
+      <c r="Y32" s="86"/>
+      <c r="Z32" s="87"/>
     </row>
     <row r="33" spans="1:26" ht="36" customHeight="1">
-      <c r="A33" s="82"/>
-[...1 lines deleted...]
-      <c r="C33" s="89" t="s">
+      <c r="A33" s="81"/>
+      <c r="B33" s="82"/>
+      <c r="C33" s="88" t="s">
         <v>46</v>
       </c>
-      <c r="D33" s="90"/>
-[...10 lines deleted...]
-      <c r="O33" s="89" t="s">
+      <c r="D33" s="89"/>
+      <c r="E33" s="89"/>
+      <c r="F33" s="89"/>
+      <c r="G33" s="89"/>
+      <c r="H33" s="89"/>
+      <c r="I33" s="89"/>
+      <c r="J33" s="89"/>
+      <c r="K33" s="89"/>
+      <c r="L33" s="89"/>
+      <c r="M33" s="89"/>
+      <c r="N33" s="90"/>
+      <c r="O33" s="88" t="s">
         <v>46</v>
       </c>
-      <c r="P33" s="90"/>
-[...9 lines deleted...]
-      <c r="Z33" s="91"/>
+      <c r="P33" s="89"/>
+      <c r="Q33" s="89"/>
+      <c r="R33" s="89"/>
+      <c r="S33" s="89"/>
+      <c r="T33" s="89"/>
+      <c r="U33" s="89"/>
+      <c r="V33" s="89"/>
+      <c r="W33" s="89"/>
+      <c r="X33" s="89"/>
+      <c r="Y33" s="89"/>
+      <c r="Z33" s="90"/>
     </row>
     <row r="34" spans="1:26" ht="68.25" customHeight="1">
-      <c r="A34" s="82"/>
-[...28 lines deleted...]
-      <c r="Z34" s="94"/>
+      <c r="A34" s="81"/>
+      <c r="B34" s="82"/>
+      <c r="C34" s="31"/>
+      <c r="D34" s="91" t="s">
+        <v>72</v>
+      </c>
+      <c r="E34" s="92"/>
+      <c r="F34" s="92"/>
+      <c r="G34" s="92"/>
+      <c r="H34" s="92"/>
+      <c r="I34" s="92"/>
+      <c r="J34" s="92"/>
+      <c r="K34" s="92"/>
+      <c r="L34" s="92"/>
+      <c r="M34" s="92"/>
+      <c r="N34" s="93"/>
+      <c r="O34" s="31"/>
+      <c r="P34" s="91" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q34" s="92"/>
+      <c r="R34" s="92"/>
+      <c r="S34" s="92"/>
+      <c r="T34" s="92"/>
+      <c r="U34" s="92"/>
+      <c r="V34" s="92"/>
+      <c r="W34" s="92"/>
+      <c r="X34" s="92"/>
+      <c r="Y34" s="92"/>
+      <c r="Z34" s="93"/>
     </row>
     <row r="35" spans="1:26" ht="22.5" customHeight="1">
-      <c r="A35" s="82"/>
-[...13 lines deleted...]
-      <c r="O35" s="101" t="s">
+      <c r="A35" s="81"/>
+      <c r="B35" s="82"/>
+      <c r="C35" s="94"/>
+      <c r="D35" s="95"/>
+      <c r="E35" s="95"/>
+      <c r="F35" s="95"/>
+      <c r="G35" s="95"/>
+      <c r="H35" s="95"/>
+      <c r="I35" s="95"/>
+      <c r="J35" s="95"/>
+      <c r="K35" s="95"/>
+      <c r="L35" s="95"/>
+      <c r="M35" s="95"/>
+      <c r="N35" s="96"/>
+      <c r="O35" s="100" t="s">
         <v>49</v>
       </c>
-      <c r="P35" s="102"/>
-[...9 lines deleted...]
-      <c r="Z35" s="103"/>
+      <c r="P35" s="101"/>
+      <c r="Q35" s="101"/>
+      <c r="R35" s="101"/>
+      <c r="S35" s="101"/>
+      <c r="T35" s="101"/>
+      <c r="U35" s="101"/>
+      <c r="V35" s="101"/>
+      <c r="W35" s="101"/>
+      <c r="X35" s="101"/>
+      <c r="Y35" s="101"/>
+      <c r="Z35" s="102"/>
     </row>
     <row r="36" spans="1:26" ht="35.1" customHeight="1" thickBot="1">
-      <c r="A36" s="84"/>
-[...14 lines deleted...]
-      <c r="P36" s="104" t="s">
+      <c r="A36" s="83"/>
+      <c r="B36" s="84"/>
+      <c r="C36" s="97"/>
+      <c r="D36" s="98"/>
+      <c r="E36" s="98"/>
+      <c r="F36" s="98"/>
+      <c r="G36" s="98"/>
+      <c r="H36" s="98"/>
+      <c r="I36" s="98"/>
+      <c r="J36" s="98"/>
+      <c r="K36" s="98"/>
+      <c r="L36" s="98"/>
+      <c r="M36" s="98"/>
+      <c r="N36" s="99"/>
+      <c r="O36" s="32"/>
+      <c r="P36" s="103" t="s">
         <v>50</v>
       </c>
-      <c r="Q36" s="105"/>
-[...10 lines deleted...]
-    <row r="37" spans="1:26" s="14" customFormat="1" ht="9.9499999999999993" customHeight="1" thickTop="1">
+      <c r="Q36" s="104"/>
+      <c r="R36" s="104"/>
+      <c r="S36" s="104"/>
+      <c r="T36" s="104"/>
+      <c r="U36" s="104"/>
+      <c r="V36" s="104"/>
+      <c r="W36" s="104"/>
+      <c r="X36" s="104"/>
+      <c r="Y36" s="104"/>
+      <c r="Z36" s="105"/>
+    </row>
+    <row r="37" spans="1:26" ht="9.9499999999999993" customHeight="1" thickTop="1">
       <c r="A37" s="12"/>
       <c r="B37" s="12"/>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="13"/>
       <c r="G37" s="13"/>
       <c r="H37" s="13"/>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
       <c r="K37" s="13"/>
       <c r="L37" s="13"/>
       <c r="M37" s="13"/>
       <c r="N37" s="13"/>
       <c r="O37" s="13"/>
-      <c r="P37" s="17"/>
-[...9 lines deleted...]
-      <c r="Z37" s="18"/>
+      <c r="P37" s="16"/>
+      <c r="Q37" s="17"/>
+      <c r="R37" s="17"/>
+      <c r="S37" s="17"/>
+      <c r="T37" s="17"/>
+      <c r="U37" s="17"/>
+      <c r="V37" s="17"/>
+      <c r="W37" s="17"/>
+      <c r="X37" s="17"/>
+      <c r="Y37" s="17"/>
+      <c r="Z37" s="17"/>
     </row>
     <row r="38" spans="1:26" ht="17.25" thickBot="1">
-      <c r="A38" s="15" t="s">
+      <c r="A38" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="B38" s="16"/>
-[...23 lines deleted...]
-      <c r="Z38" s="16"/>
+      <c r="B38" s="15"/>
+      <c r="C38" s="15"/>
+      <c r="D38" s="15"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="15"/>
+      <c r="G38" s="15"/>
+      <c r="H38" s="15"/>
+      <c r="I38" s="15"/>
+      <c r="J38" s="15"/>
+      <c r="K38" s="15"/>
+      <c r="L38" s="15"/>
+      <c r="M38" s="15"/>
+      <c r="N38" s="15"/>
+      <c r="O38" s="15"/>
+      <c r="P38" s="15"/>
+      <c r="Q38" s="15"/>
+      <c r="R38" s="15"/>
+      <c r="S38" s="15"/>
+      <c r="T38" s="15"/>
+      <c r="U38" s="15"/>
+      <c r="V38" s="15"/>
+      <c r="W38" s="15"/>
+      <c r="X38" s="15"/>
+      <c r="Y38" s="15"/>
+      <c r="Z38" s="15"/>
     </row>
     <row r="39" spans="1:26" ht="17.25" thickTop="1">
-      <c r="A39" s="182" t="s">
+      <c r="A39" s="181" t="s">
         <v>56</v>
       </c>
-      <c r="B39" s="183"/>
-[...1 lines deleted...]
-      <c r="D39" s="188" t="s">
+      <c r="B39" s="182"/>
+      <c r="C39" s="33"/>
+      <c r="D39" s="187" t="s">
         <v>57</v>
       </c>
-      <c r="E39" s="189"/>
-[...20 lines deleted...]
-      <c r="Z39" s="190"/>
+      <c r="E39" s="188"/>
+      <c r="F39" s="188"/>
+      <c r="G39" s="188"/>
+      <c r="H39" s="188"/>
+      <c r="I39" s="188"/>
+      <c r="J39" s="188"/>
+      <c r="K39" s="188"/>
+      <c r="L39" s="188"/>
+      <c r="M39" s="188"/>
+      <c r="N39" s="188"/>
+      <c r="O39" s="188"/>
+      <c r="P39" s="188"/>
+      <c r="Q39" s="188"/>
+      <c r="R39" s="188"/>
+      <c r="S39" s="188"/>
+      <c r="T39" s="188"/>
+      <c r="U39" s="188"/>
+      <c r="V39" s="188"/>
+      <c r="W39" s="188"/>
+      <c r="X39" s="188"/>
+      <c r="Y39" s="188"/>
+      <c r="Z39" s="189"/>
     </row>
     <row r="40" spans="1:26">
-      <c r="A40" s="184"/>
-[...2 lines deleted...]
-      <c r="D40" s="193" t="s">
+      <c r="A40" s="183"/>
+      <c r="B40" s="184"/>
+      <c r="C40" s="190"/>
+      <c r="D40" s="192" t="s">
         <v>58</v>
       </c>
-      <c r="E40" s="194"/>
-[...20 lines deleted...]
-      <c r="Z40" s="195"/>
+      <c r="E40" s="193"/>
+      <c r="F40" s="193"/>
+      <c r="G40" s="193"/>
+      <c r="H40" s="193"/>
+      <c r="I40" s="193"/>
+      <c r="J40" s="193"/>
+      <c r="K40" s="193"/>
+      <c r="L40" s="193"/>
+      <c r="M40" s="193"/>
+      <c r="N40" s="193"/>
+      <c r="O40" s="193"/>
+      <c r="P40" s="193"/>
+      <c r="Q40" s="193"/>
+      <c r="R40" s="193"/>
+      <c r="S40" s="193"/>
+      <c r="T40" s="193"/>
+      <c r="U40" s="193"/>
+      <c r="V40" s="193"/>
+      <c r="W40" s="193"/>
+      <c r="X40" s="193"/>
+      <c r="Y40" s="193"/>
+      <c r="Z40" s="194"/>
     </row>
     <row r="41" spans="1:26">
-      <c r="A41" s="184"/>
-[...2 lines deleted...]
-      <c r="D41" s="196" t="s">
+      <c r="A41" s="183"/>
+      <c r="B41" s="184"/>
+      <c r="C41" s="191"/>
+      <c r="D41" s="195" t="s">
+        <v>59</v>
+      </c>
+      <c r="E41" s="196"/>
+      <c r="F41" s="196"/>
+      <c r="G41" s="196"/>
+      <c r="H41" s="196"/>
+      <c r="I41" s="196"/>
+      <c r="J41" s="196"/>
+      <c r="K41" s="197"/>
+      <c r="L41" s="197"/>
+      <c r="M41" s="197"/>
+      <c r="N41" s="197"/>
+      <c r="O41" s="197"/>
+      <c r="P41" s="197"/>
+      <c r="Q41" s="196" t="s">
         <v>60</v>
       </c>
-      <c r="E41" s="197"/>
-[...11 lines deleted...]
-      <c r="Q41" s="197" t="s">
+      <c r="R41" s="196"/>
+      <c r="S41" s="196"/>
+      <c r="T41" s="196"/>
+      <c r="U41" s="196"/>
+      <c r="V41" s="197"/>
+      <c r="W41" s="197"/>
+      <c r="X41" s="197"/>
+      <c r="Y41" s="197"/>
+      <c r="Z41" s="198"/>
+    </row>
+    <row r="42" spans="1:26" ht="17.25" thickBot="1">
+      <c r="A42" s="185"/>
+      <c r="B42" s="186"/>
+      <c r="C42" s="34"/>
+      <c r="D42" s="199" t="s">
+        <v>77</v>
+      </c>
+      <c r="E42" s="200"/>
+      <c r="F42" s="200"/>
+      <c r="G42" s="200"/>
+      <c r="H42" s="200"/>
+      <c r="I42" s="200"/>
+      <c r="J42" s="200"/>
+      <c r="K42" s="200"/>
+      <c r="L42" s="200"/>
+      <c r="M42" s="200"/>
+      <c r="N42" s="200"/>
+      <c r="O42" s="200"/>
+      <c r="P42" s="200"/>
+      <c r="Q42" s="200"/>
+      <c r="R42" s="200"/>
+      <c r="S42" s="200"/>
+      <c r="T42" s="200"/>
+      <c r="U42" s="200"/>
+      <c r="V42" s="200"/>
+      <c r="W42" s="200"/>
+      <c r="X42" s="200"/>
+      <c r="Y42" s="200"/>
+      <c r="Z42" s="201"/>
+    </row>
+    <row r="43" spans="1:26" ht="18.75" customHeight="1" thickTop="1">
+      <c r="A43" s="76" t="s">
         <v>61</v>
       </c>
-      <c r="R41" s="197"/>
-[...44 lines deleted...]
-      <c r="C43" s="78" t="s">
+      <c r="B43" s="77"/>
+      <c r="C43" s="77" t="s">
         <v>1</v>
       </c>
-      <c r="D43" s="78"/>
-[...2 lines deleted...]
-      <c r="G43" s="78" t="s">
+      <c r="D43" s="77"/>
+      <c r="E43" s="77"/>
+      <c r="F43" s="77"/>
+      <c r="G43" s="77" t="s">
         <v>2</v>
       </c>
-      <c r="H43" s="78"/>
-[...2 lines deleted...]
-      <c r="K43" s="80" t="s">
+      <c r="H43" s="77"/>
+      <c r="I43" s="77"/>
+      <c r="J43" s="77"/>
+      <c r="K43" s="79" t="s">
         <v>6</v>
       </c>
-      <c r="L43" s="78"/>
-[...3 lines deleted...]
-      <c r="P43" s="78" t="s">
+      <c r="L43" s="77"/>
+      <c r="M43" s="77"/>
+      <c r="N43" s="77"/>
+      <c r="O43" s="77"/>
+      <c r="P43" s="77" t="s">
         <v>3</v>
       </c>
-      <c r="Q43" s="78"/>
-[...8 lines deleted...]
-      <c r="Z43" s="81"/>
+      <c r="Q43" s="77"/>
+      <c r="R43" s="77"/>
+      <c r="S43" s="77"/>
+      <c r="T43" s="77"/>
+      <c r="U43" s="77"/>
+      <c r="V43" s="77"/>
+      <c r="W43" s="77"/>
+      <c r="X43" s="77"/>
+      <c r="Y43" s="77"/>
+      <c r="Z43" s="80"/>
     </row>
     <row r="44" spans="1:26" ht="18.75">
-      <c r="A44" s="79"/>
-[...14 lines deleted...]
-      <c r="P44" s="69" t="s">
+      <c r="A44" s="78"/>
+      <c r="B44" s="68"/>
+      <c r="C44" s="68"/>
+      <c r="D44" s="68"/>
+      <c r="E44" s="68"/>
+      <c r="F44" s="68"/>
+      <c r="G44" s="68"/>
+      <c r="H44" s="68"/>
+      <c r="I44" s="68"/>
+      <c r="J44" s="68"/>
+      <c r="K44" s="68"/>
+      <c r="L44" s="68"/>
+      <c r="M44" s="68"/>
+      <c r="N44" s="68"/>
+      <c r="O44" s="68"/>
+      <c r="P44" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="Q44" s="70"/>
-[...2 lines deleted...]
-      <c r="T44" s="69" t="s">
+      <c r="Q44" s="69"/>
+      <c r="R44" s="69"/>
+      <c r="S44" s="69"/>
+      <c r="T44" s="68" t="s">
         <v>5</v>
       </c>
-      <c r="U44" s="69"/>
-[...4 lines deleted...]
-      <c r="Z44" s="71"/>
+      <c r="U44" s="68"/>
+      <c r="V44" s="68"/>
+      <c r="W44" s="68"/>
+      <c r="X44" s="68"/>
+      <c r="Y44" s="68"/>
+      <c r="Z44" s="70"/>
     </row>
     <row r="45" spans="1:26" ht="27" customHeight="1" thickBot="1">
-      <c r="A45" s="72"/>
-[...24 lines deleted...]
-      <c r="Z45" s="76"/>
+      <c r="A45" s="71"/>
+      <c r="B45" s="72"/>
+      <c r="C45" s="73"/>
+      <c r="D45" s="73"/>
+      <c r="E45" s="73"/>
+      <c r="F45" s="73"/>
+      <c r="G45" s="73"/>
+      <c r="H45" s="73"/>
+      <c r="I45" s="73"/>
+      <c r="J45" s="73"/>
+      <c r="K45" s="73"/>
+      <c r="L45" s="73"/>
+      <c r="M45" s="73"/>
+      <c r="N45" s="73"/>
+      <c r="O45" s="73"/>
+      <c r="P45" s="73"/>
+      <c r="Q45" s="74"/>
+      <c r="R45" s="74"/>
+      <c r="S45" s="74"/>
+      <c r="T45" s="72"/>
+      <c r="U45" s="72"/>
+      <c r="V45" s="72"/>
+      <c r="W45" s="72"/>
+      <c r="X45" s="72"/>
+      <c r="Y45" s="72"/>
+      <c r="Z45" s="75"/>
     </row>
     <row r="46" spans="1:26" ht="17.25" thickTop="1">
       <c r="A46" s="1" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection password="8242" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="ohmzaZmA0hHzSiTWuMGPBK+38hJkSECel60wdRnN6O0sCZ585gAxGhY6EPLa1ZSoatbG3MiGSWKdPniTHF9dAw==" saltValue="T//MsKDNlDeJkqvdSS///g==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="99">
     <mergeCell ref="A39:B42"/>
     <mergeCell ref="D39:Z39"/>
     <mergeCell ref="C40:C41"/>
     <mergeCell ref="D40:Z40"/>
     <mergeCell ref="D41:J41"/>
     <mergeCell ref="K41:P41"/>
     <mergeCell ref="Q41:U41"/>
     <mergeCell ref="V41:Z41"/>
     <mergeCell ref="D42:Z42"/>
     <mergeCell ref="W8:Z8"/>
     <mergeCell ref="A2:Z2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="C6:H6"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="K6:O6"/>
     <mergeCell ref="P6:Q6"/>
     <mergeCell ref="R6:T6"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="H7:L7"/>
     <mergeCell ref="M7:O7"/>
     <mergeCell ref="B8:L8"/>
     <mergeCell ref="M8:V8"/>
     <mergeCell ref="U6:Z6"/>
@@ -4311,50 +4312,56 @@
       <formula1>"Master, Doctor"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H7:L7" xr:uid="{386AADC8-CC19-425D-B839-878BB639D830}">
       <formula1>"April, September"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="X17:Z17" xr:uid="{74A24D58-EF14-4569-BBFE-CBF30C0699F2}">
       <formula1>"First author, Other"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A11 C34 O30:O32 O36:O37 C30:C32 O28:P28 C28:D28 O34 C39:C42 T14" xr:uid="{B0B6F6F1-9215-48CD-BD14-02147F1853D3}">
       <formula1>"○"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A17 Y26:Z26" xr:uid="{E6801052-99FF-4E1A-AC3F-3DB00019DC1B}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="G4" r:id="rId1" xr:uid="{2E221ACB-C52E-4F18-B889-596F242F4863}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="62" orientation="portrait" r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>English</vt:lpstr>
       <vt:lpstr>English!Print_Area</vt:lpstr>