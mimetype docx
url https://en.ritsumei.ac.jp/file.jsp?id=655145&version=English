--- v0 (2025-10-13)
+++ v1 (2026-06-23)
@@ -1,9360 +1,801 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6471 lines deleted...]
-</w:document>
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ca03-ns2\教学推進課\学内共有\（一時ファイル）\20260427_永森さん・本島さん\研究科個別資料\情報理工学研究科\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:101_{7E3D0E7D-4253-4EB7-808E-E12B882529D9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="28680" yWindow="-165" windowWidth="29040" windowHeight="15720" xr2:uid="{D6168694-1F5A-42D1-AA29-C984F4EFDD67}"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+  </sheets>
+  <calcPr calcId="191028"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
+</workbook>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</w:endnotes>
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="75">
+  <si>
+    <t>h5-index</t>
+  </si>
+  <si>
+    <t>記入例</t>
+  </si>
+  <si>
+    <t>An Novel Framework for ...</t>
+  </si>
+  <si>
+    <t>Journal of ISE ...</t>
+  </si>
+  <si>
+    <t>123-130</t>
+  </si>
+  <si>
+    <t>2025/9</t>
+  </si>
+  <si>
+    <t>A-1</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>A-2</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>A-3</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>A-4</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>A-5</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>○○のための新しい○○</t>
+  </si>
+  <si>
+    <t>○○学会論文誌</t>
+  </si>
+  <si>
+    <t>223-230</t>
+  </si>
+  <si>
+    <t>2025/10</t>
+  </si>
+  <si>
+    <t>B-1</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>B-2</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>B-3</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>B-4</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>B-5</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>A New Approach for ...</t>
+  </si>
+  <si>
+    <t>International Conference on ISE ...</t>
+  </si>
+  <si>
+    <t>323-330</t>
+  </si>
+  <si>
+    <t>2025/11</t>
+  </si>
+  <si>
+    <t>C-1</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>C-2</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>C-3</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>C-4</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>C-5</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>An approach for ...</t>
+  </si>
+  <si>
+    <t>Workshop on ...</t>
+  </si>
+  <si>
+    <t>2025/6/1</t>
+  </si>
+  <si>
+    <t>D-1</t>
+  </si>
+  <si>
+    <t>D-2</t>
+  </si>
+  <si>
+    <t>D-3</t>
+  </si>
+  <si>
+    <t>D-4</t>
+  </si>
+  <si>
+    <t>D-5</t>
+  </si>
+  <si>
+    <t>D-6</t>
+  </si>
+  <si>
+    <t>○○における○○の手法</t>
+  </si>
+  <si>
+    <t>日本○○学会全国大会</t>
+  </si>
+  <si>
+    <t>2025/7/1</t>
+  </si>
+  <si>
+    <t>E-1</t>
+  </si>
+  <si>
+    <t>E-2</t>
+  </si>
+  <si>
+    <t>E-3</t>
+  </si>
+  <si>
+    <t>E-4</t>
+  </si>
+  <si>
+    <t>E-5</t>
+  </si>
+  <si>
+    <t>E-6</t>
+  </si>
+  <si>
+    <t>日本○○学会優秀発表賞</t>
+  </si>
+  <si>
+    <t>2025/8/1</t>
+  </si>
+  <si>
+    <t>F-1</t>
+  </si>
+  <si>
+    <t>F-2</t>
+  </si>
+  <si>
+    <t>F-3</t>
+  </si>
+  <si>
+    <t>F-4</t>
+  </si>
+  <si>
+    <t>【Ａ】：査読付き論文誌掲載論文（英語）/Peer-reviewed papers published in journals (English)</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>論文名/Title</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>発表雑誌名/Name of journal</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>ページ番号/Page number</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>掲載年月/The date of publication</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>国際会議名/Name of conference</t>
+    <rPh sb="0" eb="2">
+      <t>コクサイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カイギ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>【Ｃ】：査読付き国際会議の会議録掲載論文（会議録に論文掲載があればアブストラクトも可）（英語）/Peer-reviewed papers published in international conference’s proceeding 
+(Abstract is acceptable)</t>
+  </si>
+  <si>
+    <t>【Ｂ】：査読付き論文誌掲載論文（日本語）/Peer-reviewed papers published in journals (Japanese)</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>【Ｄ】：その他論文（国内会議論文、研究会論文、全国大会論文、ポスター発表など）（英語）/Others（English）（domestic conferences, conferences of professional societies, 
+all national conferences, poster sessions etc.）</t>
+  </si>
+  <si>
+    <t>【Ｅ】：その他論文（国内会議論文、研究会論文、全国大会論文、ポスター発表など）（日本語）/Ｅ：Others（Japanese）（domestic conferences, conferences of professional societies, 
+all national conferences, poster sessions etc.）</t>
+  </si>
+  <si>
+    <t>【Ｆ】：コンテスト等受賞・入賞/Prizes and awards in contests</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>論文名または講演タイトル/Title of a paper or a lecture</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>発表した会議等の名称/Name of conference</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>発表年月日/Date of Announcement</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>賞を与えた機関・組織などの名称/Institution or organization of the award</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>受賞名称/Name of Award</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>受賞年月日/Date of the prizes and/or awards</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>※6件以上の場合は、行を追加/For 6 or more entries, add a new row.</t>
+    <rPh sb="2" eb="3">
+      <t>ケン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>イジョウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ギョウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ツイカ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>※4件まで。/Four prizes or/and awards at the most will be evaluated.</t>
+    <rPh sb="2" eb="3">
+      <t>ケン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>※【D】と【E】合わせて6件まで。/Six at the most in total of【D】and【E】.</t>
+    <rPh sb="8" eb="9">
+      <t>ア</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ケン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>業績番号/Research Achievement Number</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>今回の申請対象/Applicable to this application</t>
+    <rPh sb="0" eb="2">
+      <t>コンカイ</t>
+    </rPh>
+    <rPh sb="3" eb="7">
+      <t>シンセイタイショウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+</sst>
 </file>
 
-<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-[...67 lines deleted...]
-</w:fonts>
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="4" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+  </fonts>
+  <fills count="3">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="9">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+  </cellStyleXfs>
+  <cellXfs count="23">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="標準" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
+</styleSheet>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</w:footnotes>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</w:hdr>
+<file path=xl/featurePropertyBag/featurePropertyBag.xml><?xml version="1.0" encoding="utf-8"?>
+<FeaturePropertyBags xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag">
+  <bag type="Checkbox"/>
+  <bag type="XFControls">
+    <bagId k="CellControl">0</bagId>
+  </bag>
+  <bag type="XFComplement">
+    <bagId k="XFControls">1</bagId>
+  </bag>
+  <bag type="XFComplements" extRef="XFComplementsMapperExtRef">
+    <a k="MappedFeaturePropertyBags">
+      <bagId>2</bagId>
+    </a>
+  </bag>
+</FeaturePropertyBags>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2597 lines deleted...]
-<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -9372,65 +813,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -9451,108 +892,780 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{87989A3A-FF49-4AED-84D3-FCBD6A2A6A81}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:G60"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="19.125" customWidth="1"/>
+    <col min="2" max="2" width="16.375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="30.75" style="1" customWidth="1"/>
+    <col min="4" max="4" width="36.25" style="1" customWidth="1"/>
+    <col min="5" max="5" width="21.625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="13.75" style="1" customWidth="1"/>
+    <col min="7" max="7" width="7.125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A1" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+    </row>
+    <row r="2" spans="1:7" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="B2" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="C2" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="D2" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="E2" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="F2" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="G2" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A3" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="E3" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="F3" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="7">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A4" s="8" t="b">
+        <v>0</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="9"/>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A5" s="8" t="b">
+        <v>0</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="G5" s="9"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A6" s="8" t="b">
+        <v>0</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6" s="9"/>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A7" s="8" t="b">
+        <v>0</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="G7" s="9"/>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A8" s="10" t="b">
+        <v>0</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="11"/>
+      <c r="D8" s="11"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="11"/>
+      <c r="G8" s="12"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A9" s="20" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A11" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" s="21"/>
+      <c r="C11" s="21"/>
+      <c r="D11" s="21"/>
+      <c r="E11" s="21"/>
+      <c r="F11" s="21"/>
+      <c r="G11" s="21"/>
+    </row>
+    <row r="12" spans="1:7" s="2" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="C12" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="D12" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="E12" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="F12" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="G12" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A13" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" s="7">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A14" s="8" t="b">
+        <v>0</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" s="9"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A15" s="8" t="b">
+        <v>0</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G15" s="9"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A16" s="8" t="b">
+        <v>0</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G16" s="9"/>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A17" s="8" t="b">
+        <v>0</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G17" s="9"/>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A18" s="10" t="b">
+        <v>0</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="12"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A19" s="20" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="36.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21" s="22"/>
+      <c r="C21" s="22"/>
+      <c r="D21" s="22"/>
+      <c r="E21" s="22"/>
+      <c r="F21" s="22"/>
+      <c r="G21" s="22"/>
+    </row>
+    <row r="22" spans="1:7" s="2" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="B22" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="C22" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="D22" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="E22" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="F22" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="G22" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A23" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="7">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A24" s="8" t="b">
+        <v>0</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="9"/>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A25" s="8" t="b">
+        <v>0</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G25" s="9"/>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A26" s="8" t="b">
+        <v>0</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G26" s="9"/>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A27" s="8" t="b">
+        <v>0</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="G27" s="9"/>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A28" s="10" t="b">
+        <v>0</v>
+      </c>
+      <c r="B28" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="12"/>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A29" s="20" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="34.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="B31" s="22"/>
+      <c r="C31" s="22"/>
+      <c r="D31" s="22"/>
+      <c r="E31" s="22"/>
+      <c r="F31" s="22"/>
+      <c r="G31" s="22"/>
+    </row>
+    <row r="32" spans="1:7" s="2" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A32" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="B32" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="C32" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="D32" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="E32" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="F32" s="3"/>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A33" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D33" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E33" s="17" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A34" s="8" t="b">
+        <v>0</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E34" s="18"/>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A35" s="8" t="b">
+        <v>0</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E35" s="18"/>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A36" s="8" t="b">
+        <v>0</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E36" s="18"/>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A37" s="8" t="b">
+        <v>0</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E37" s="18"/>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A38" s="8" t="b">
+        <v>0</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E38" s="18"/>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A39" s="10" t="b">
+        <v>0</v>
+      </c>
+      <c r="B39" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C39" s="11"/>
+      <c r="D39" s="11"/>
+      <c r="E39" s="19"/>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A40" s="20" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="36.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A42" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="B42" s="22"/>
+      <c r="C42" s="22"/>
+      <c r="D42" s="22"/>
+      <c r="E42" s="22"/>
+      <c r="F42" s="22"/>
+      <c r="G42" s="22"/>
+    </row>
+    <row r="43" spans="1:7" s="2" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="B43" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="C43" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="D43" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="E43" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="F43" s="3"/>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A44" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="B44" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="E44" s="17" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A45" s="8" t="b">
+        <v>0</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="E45" s="18"/>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A46" s="8" t="b">
+        <v>0</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E46" s="18"/>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A47" s="8" t="b">
+        <v>0</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="E47" s="18"/>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.4">
+      <c r="A48" s="8" t="b">
+        <v>0</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E48" s="18"/>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A49" s="8" t="b">
+        <v>0</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E49" s="18"/>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A50" s="10" t="b">
+        <v>0</v>
+      </c>
+      <c r="B50" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C50" s="11"/>
+      <c r="D50" s="11"/>
+      <c r="E50" s="19"/>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A51" s="20" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A53" s="4" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" s="2" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A54" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="B54" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="C54" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="D54" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="E54" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="F54" s="3"/>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A55" s="5" t="b">
+        <v>0</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="D55" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="E55" s="17" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A56" s="8" t="b">
+        <v>0</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E56" s="18"/>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A57" s="8" t="b">
+        <v>0</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E57" s="18"/>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A58" s="8" t="b">
+        <v>0</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E58" s="18"/>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A59" s="10" t="b">
+        <v>0</v>
+      </c>
+      <c r="B59" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="C59" s="11"/>
+      <c r="D59" s="11"/>
+      <c r="E59" s="19"/>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A60" s="20" t="s">
+        <v>71</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A11:G11"/>
+    <mergeCell ref="A21:G21"/>
+    <mergeCell ref="A31:G31"/>
+    <mergeCell ref="A42:G42"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="55" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader>&amp;C研究業績リスト／List of Research Achievements</oddHeader>
+  </headerFooter>
+</worksheet>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-[...4 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
-  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>タイトル</vt:lpstr>
-[...5 lines deleted...]
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>３</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2479</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>３</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>立命館大学</dc:creator>
+  <dc:creator>仲田 晋(snakata)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>