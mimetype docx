--- v0 (2025-10-13)
+++ v1 (2026-06-23)
@@ -1,49 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008E42B7" w:rsidRDefault="008E42B7" w:rsidP="003E6F65">
+    <w:p w14:paraId="229C7A24" w14:textId="77777777" w:rsidR="008E42B7" w:rsidRDefault="008E42B7" w:rsidP="003E6F65">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8675B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>人間科学研究科博士課程後期課程</w:t>
       </w:r>
       <w:r w:rsidR="001B0A60">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8675B">
@@ -57,4556 +58,2431 @@
       <w:r w:rsidR="00E44C43">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>申請書類（研究科</w:t>
       </w:r>
       <w:r w:rsidR="0016366C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>個別資料</w:t>
       </w:r>
       <w:r w:rsidR="00E44C43">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE3607" w:rsidRDefault="00AE3607" w:rsidP="003E6F65">
+    <w:p w14:paraId="6806854D" w14:textId="77777777" w:rsidR="00AE3607" w:rsidRDefault="00AE3607" w:rsidP="003E6F65">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="5103" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1413"/>
         <w:gridCol w:w="3678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AE3607" w:rsidTr="00A96969">
+      <w:tr w:rsidR="00AE3607" w14:paraId="760218C2" w14:textId="77777777" w:rsidTr="00A96969">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE3607" w:rsidRDefault="00AE3607" w:rsidP="00AE3607">
+          <w:p w14:paraId="5D34CD16" w14:textId="77777777" w:rsidR="00AE3607" w:rsidRDefault="00AE3607" w:rsidP="00AE3607">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>学生証番号</w:t>
             </w:r>
             <w:r w:rsidR="00B47738">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE3607" w:rsidRDefault="00AE3607" w:rsidP="003E6F65">
+          <w:p w14:paraId="4DACB755" w14:textId="77777777" w:rsidR="00AE3607" w:rsidRDefault="00AE3607" w:rsidP="003E6F65">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE3607" w:rsidTr="00A96969">
+      <w:tr w:rsidR="00AE3607" w14:paraId="32BCC741" w14:textId="77777777" w:rsidTr="00A96969">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE3607" w:rsidRDefault="00AE3607" w:rsidP="00AE3607">
+          <w:p w14:paraId="497CC55C" w14:textId="77777777" w:rsidR="00AE3607" w:rsidRDefault="00AE3607" w:rsidP="00AE3607">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>氏名</w:t>
             </w:r>
             <w:r w:rsidR="00A96969">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE3607" w:rsidRDefault="00AE3607" w:rsidP="003E6F65">
+          <w:p w14:paraId="52AC3010" w14:textId="77777777" w:rsidR="00AE3607" w:rsidRDefault="00AE3607" w:rsidP="003E6F65">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AE3607" w:rsidRPr="00331467" w:rsidRDefault="00AE3607" w:rsidP="003E6F65">
+    <w:p w14:paraId="0F34E29B" w14:textId="77777777" w:rsidR="00AE3607" w:rsidRPr="00331467" w:rsidRDefault="00AE3607" w:rsidP="003E6F65">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B30B0B" w:rsidRPr="00BD35B0" w:rsidRDefault="00AA3514">
+    <w:p w14:paraId="7AE60D8D" w14:textId="7253A9E0" w:rsidR="00B30B0B" w:rsidRPr="00BD35B0" w:rsidRDefault="00AA3514">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD35B0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>１．</w:t>
       </w:r>
       <w:r w:rsidR="003E6F65" w:rsidRPr="00BD35B0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>直近2年間（20</w:t>
+        <w:t>直近2年間（202</w:t>
       </w:r>
-      <w:r w:rsidR="00CD3F49">
-[...13 lines deleted...]
-      <w:r w:rsidR="00CD3F49">
+      <w:r w:rsidR="005904F2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="003E6F65" w:rsidRPr="00BD35B0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
+        <w:t>年度、202</w:t>
+      </w:r>
+      <w:r w:rsidR="005904F2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6F65" w:rsidRPr="00BD35B0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
         <w:t>年度）の研究論文、著書、その他執筆物および学会発表（口頭発表・ポスター発表）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00576BEF" w:rsidRPr="004E5702" w:rsidRDefault="00576BEF">
+    <w:p w14:paraId="66A2D1BB" w14:textId="77777777" w:rsidR="00576BEF" w:rsidRPr="004E5702" w:rsidRDefault="00576BEF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E5702">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>①研究論文</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0045517D" w:rsidRPr="004E5702" w:rsidRDefault="006406ED">
+    <w:p w14:paraId="0F54E859" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="004E5702" w:rsidRDefault="0045517D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-      <w:r w:rsidR="0045517D" w:rsidRPr="004E5702">
+      <w:r w:rsidRPr="004E5702">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>【査読あり】</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="10215" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1132"/>
         <w:gridCol w:w="2832"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="2031"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1006"/>
         <w:gridCol w:w="945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0045517D" w:rsidRPr="000F39D9" w:rsidTr="002D5FCF">
+      <w:tr w:rsidR="0045517D" w:rsidRPr="000F39D9" w14:paraId="0713D04F" w14:textId="77777777" w:rsidTr="002D5FCF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0045517D" w:rsidRPr="000F39D9" w:rsidRDefault="0045517D" w:rsidP="000F39D9">
+          <w:p w14:paraId="47626A02" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="000F39D9" w:rsidRDefault="0045517D" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk164151219"/>
             <w:r w:rsidRPr="000F39D9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>発行年月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2832" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0045517D" w:rsidRPr="000F39D9" w:rsidRDefault="0045517D" w:rsidP="000F39D9">
+          <w:p w14:paraId="2589BA1A" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="000F39D9" w:rsidRDefault="0045517D" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F39D9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>論文名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0045517D" w:rsidRPr="00A45CBE" w:rsidRDefault="0045517D" w:rsidP="000F39D9">
+          <w:p w14:paraId="2FB53616" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="00A45CBE" w:rsidRDefault="0045517D" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A45CBE">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>単/共著</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2031" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0045517D" w:rsidRPr="000F39D9" w:rsidRDefault="0045517D" w:rsidP="005A77AE">
+          <w:p w14:paraId="55E8BE23" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="000F39D9" w:rsidRDefault="0045517D" w:rsidP="005A77AE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F39D9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>掲載誌名</w:t>
             </w:r>
             <w:r w:rsidR="005A77AE">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:r w:rsidRPr="000F39D9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>発行所</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0045517D" w:rsidRPr="000F39D9" w:rsidRDefault="0045517D" w:rsidP="000F39D9">
+          <w:p w14:paraId="5CD31DE1" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="000F39D9" w:rsidRDefault="0045517D" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F39D9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>共著者名</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0045517D" w:rsidRPr="000F39D9" w:rsidRDefault="0045517D" w:rsidP="000F39D9">
+          <w:p w14:paraId="2A2E206C" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="000F39D9" w:rsidRDefault="0045517D" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30B60">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>※第一著者を先頭に記載</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1006" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0045517D" w:rsidRPr="000F39D9" w:rsidRDefault="003E6F65" w:rsidP="000F39D9">
+          <w:p w14:paraId="469EA75A" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="000F39D9" w:rsidRDefault="003E6F65" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F39D9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>巻号・頁</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0045517D" w:rsidRPr="00A45CBE" w:rsidRDefault="0045517D" w:rsidP="000F39D9">
+          <w:p w14:paraId="4F86F28C" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="00A45CBE" w:rsidRDefault="0045517D" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F39D9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>日本学術会議の協力学術研究団体の場合</w:t>
             </w:r>
             <w:r w:rsidR="00331467" w:rsidRPr="000F39D9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>に</w:t>
             </w:r>
             <w:r w:rsidRPr="000F39D9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>✓</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidTr="00A45CBE">
+      <w:tr w:rsidR="0045517D" w:rsidRPr="00331467" w14:paraId="6AD194CD" w14:textId="77777777" w:rsidTr="00A45CBE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
+          <w:p w14:paraId="1E2B2C4F" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2832" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
+          <w:p w14:paraId="794FA2B8" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
+          <w:p w14:paraId="7F226CBE" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
+          <w:p w14:paraId="66B2B79F" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
+          <w:p w14:paraId="713B3FAD" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1006" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
+          <w:p w14:paraId="0906C5CA" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
+          <w:p w14:paraId="63DE8643" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidTr="00A45CBE">
+      <w:tr w:rsidR="0045517D" w:rsidRPr="00331467" w14:paraId="22F4AE6F" w14:textId="77777777" w:rsidTr="00A45CBE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
+          <w:p w14:paraId="05465BDC" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2832" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
+          <w:p w14:paraId="773EC33C" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
+          <w:p w14:paraId="3DD4DD77" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
+          <w:p w14:paraId="2A41040F" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
+          <w:p w14:paraId="1B458785" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1006" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
+          <w:p w14:paraId="556CCB83" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
+          <w:p w14:paraId="49C84465" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F417CC" w:rsidRPr="00331467" w:rsidTr="00A45CBE">
+      <w:tr w:rsidR="0045517D" w:rsidRPr="00331467" w14:paraId="688C3B65" w14:textId="77777777" w:rsidTr="00A45CBE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F417CC" w:rsidRPr="00331467" w:rsidRDefault="00F417CC">
+          <w:p w14:paraId="1FD4A6B4" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2832" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F417CC" w:rsidRPr="00331467" w:rsidRDefault="00F417CC">
+          <w:p w14:paraId="3C0BFAB8" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F417CC" w:rsidRPr="00331467" w:rsidRDefault="00F417CC">
+          <w:p w14:paraId="329E2894" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F417CC" w:rsidRPr="00331467" w:rsidRDefault="00F417CC">
+          <w:p w14:paraId="78879765" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F417CC" w:rsidRPr="00331467" w:rsidRDefault="00F417CC">
+          <w:p w14:paraId="04C7F189" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1006" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F417CC" w:rsidRPr="00331467" w:rsidRDefault="00F417CC">
+          <w:p w14:paraId="0589C15B" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F417CC" w:rsidRPr="00331467" w:rsidRDefault="00F417CC">
-[...85 lines deleted...]
-          <w:p w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
+          <w:p w14:paraId="10CB7676" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="00331467" w:rsidRDefault="0045517D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidRDefault="00576BEF" w:rsidP="003E6F65">
+    <w:p w14:paraId="66CF8A2D" w14:textId="77777777" w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidRDefault="00576BEF" w:rsidP="003E6F65">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0045517D" w:rsidRPr="004E5702" w:rsidRDefault="006406ED">
+    <w:p w14:paraId="42F4BD2F" w14:textId="77777777" w:rsidR="0045517D" w:rsidRPr="004E5702" w:rsidRDefault="0045517D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-      <w:r w:rsidR="0045517D" w:rsidRPr="004E5702">
+      <w:r w:rsidRPr="004E5702">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>【査読なし】</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="10215" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1132"/>
         <w:gridCol w:w="2832"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="2031"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1006"/>
         <w:gridCol w:w="945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D5FCF" w:rsidRPr="000F39D9" w:rsidTr="008766C4">
+      <w:tr w:rsidR="002D5FCF" w:rsidRPr="000F39D9" w14:paraId="1C4520C6" w14:textId="77777777" w:rsidTr="008766C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D5FCF" w:rsidRPr="000F39D9" w:rsidRDefault="002D5FCF" w:rsidP="000F39D9">
+          <w:p w14:paraId="420A8FF0" w14:textId="77777777" w:rsidR="002D5FCF" w:rsidRPr="000F39D9" w:rsidRDefault="002D5FCF" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F39D9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>発行年月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2832" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D5FCF" w:rsidRPr="000F39D9" w:rsidRDefault="002D5FCF" w:rsidP="000F39D9">
+          <w:p w14:paraId="2A40B831" w14:textId="77777777" w:rsidR="002D5FCF" w:rsidRPr="000F39D9" w:rsidRDefault="002D5FCF" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F39D9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>論文名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D5FCF" w:rsidRPr="00A45CBE" w:rsidRDefault="002D5FCF" w:rsidP="000F39D9">
+          <w:p w14:paraId="0FE6E6A7" w14:textId="77777777" w:rsidR="002D5FCF" w:rsidRPr="00A45CBE" w:rsidRDefault="002D5FCF" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A45CBE">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>単/共著</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2031" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D5FCF" w:rsidRPr="000F39D9" w:rsidRDefault="002D5FCF" w:rsidP="005A77AE">
+          <w:p w14:paraId="282B46A6" w14:textId="77777777" w:rsidR="002D5FCF" w:rsidRPr="000F39D9" w:rsidRDefault="002D5FCF" w:rsidP="005A77AE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F39D9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>掲載誌名</w:t>
             </w:r>
             <w:r w:rsidR="005A77AE">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:r w:rsidRPr="000F39D9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>発行所</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D5FCF" w:rsidRPr="000F39D9" w:rsidRDefault="002D5FCF" w:rsidP="000F39D9">
+          <w:p w14:paraId="1F4207B4" w14:textId="77777777" w:rsidR="002D5FCF" w:rsidRPr="000F39D9" w:rsidRDefault="002D5FCF" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F39D9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>共著者名</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D5FCF" w:rsidRPr="000F39D9" w:rsidRDefault="002D5FCF" w:rsidP="000F39D9">
+          <w:p w14:paraId="432E3D1D" w14:textId="77777777" w:rsidR="002D5FCF" w:rsidRPr="000F39D9" w:rsidRDefault="002D5FCF" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30B60">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>※第一著者を先頭に記載</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1006" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D5FCF" w:rsidRPr="000F39D9" w:rsidRDefault="002D5FCF" w:rsidP="000F39D9">
+          <w:p w14:paraId="5FEB4844" w14:textId="77777777" w:rsidR="002D5FCF" w:rsidRPr="000F39D9" w:rsidRDefault="002D5FCF" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F39D9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>巻号</w:t>
             </w:r>
             <w:r w:rsidR="003E6F65" w:rsidRPr="000F39D9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>・頁</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D5FCF" w:rsidRPr="000F39D9" w:rsidRDefault="002D5FCF" w:rsidP="000F39D9">
+          <w:p w14:paraId="60404486" w14:textId="77777777" w:rsidR="002D5FCF" w:rsidRPr="000F39D9" w:rsidRDefault="002D5FCF" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D5FCF" w:rsidRPr="00A45CBE" w:rsidRDefault="002D5FCF" w:rsidP="000F39D9">
+          <w:p w14:paraId="1C91B122" w14:textId="77777777" w:rsidR="002D5FCF" w:rsidRPr="00A45CBE" w:rsidRDefault="002D5FCF" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F39D9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>日本学術会議の協力学術研究団体の場合に✓</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidTr="008766C4">
+      <w:tr w:rsidR="00A45CBE" w:rsidRPr="00331467" w14:paraId="66A04831" w14:textId="77777777" w:rsidTr="008766C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
+          <w:p w14:paraId="230700FB" w14:textId="77777777" w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2832" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
+          <w:p w14:paraId="5EBD67BC" w14:textId="77777777" w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
+          <w:p w14:paraId="23418D3C" w14:textId="77777777" w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
+          <w:p w14:paraId="24D40CE4" w14:textId="77777777" w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
+          <w:p w14:paraId="75FF555A" w14:textId="77777777" w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1006" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
+          <w:p w14:paraId="5F7A4552" w14:textId="77777777" w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
+          <w:p w14:paraId="70C23CB8" w14:textId="77777777" w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidTr="008766C4">
+      <w:tr w:rsidR="00A45CBE" w:rsidRPr="00331467" w14:paraId="57B63C7A" w14:textId="77777777" w:rsidTr="008766C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
+          <w:p w14:paraId="2DFE68A0" w14:textId="77777777" w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2832" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
+          <w:p w14:paraId="1400A063" w14:textId="77777777" w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
+          <w:p w14:paraId="7715BCC5" w14:textId="77777777" w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
+          <w:p w14:paraId="17F7C45C" w14:textId="77777777" w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
+          <w:p w14:paraId="1734BB64" w14:textId="77777777" w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1006" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
+          <w:p w14:paraId="5D05A71F" w14:textId="77777777" w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
+          <w:p w14:paraId="3CE92827" w14:textId="77777777" w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F417CC" w:rsidRPr="00331467" w:rsidTr="008766C4">
+      <w:tr w:rsidR="00A45CBE" w:rsidRPr="00331467" w14:paraId="65428F02" w14:textId="77777777" w:rsidTr="008766C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F417CC" w:rsidRPr="00331467" w:rsidRDefault="00F417CC" w:rsidP="008766C4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:p w14:paraId="053B0C22" w14:textId="77777777" w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2832" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F417CC" w:rsidRPr="00331467" w:rsidRDefault="00F417CC" w:rsidP="008766C4">
+          <w:p w14:paraId="454D38D6" w14:textId="77777777" w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F417CC" w:rsidRPr="00331467" w:rsidRDefault="00F417CC" w:rsidP="008766C4">
+          <w:p w14:paraId="3E8A4455" w14:textId="77777777" w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2031" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F417CC" w:rsidRPr="00331467" w:rsidRDefault="00F417CC" w:rsidP="008766C4">
+          <w:p w14:paraId="596C3B82" w14:textId="77777777" w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F417CC" w:rsidRPr="00331467" w:rsidRDefault="00F417CC" w:rsidP="008766C4">
+          <w:p w14:paraId="2833C0C5" w14:textId="77777777" w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1006" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F417CC" w:rsidRPr="00331467" w:rsidRDefault="00F417CC" w:rsidP="008766C4">
+          <w:p w14:paraId="64771789" w14:textId="77777777" w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F417CC" w:rsidRPr="00331467" w:rsidRDefault="00F417CC" w:rsidP="008766C4">
-[...85 lines deleted...]
-          <w:p w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
+          <w:p w14:paraId="47CED808" w14:textId="77777777" w:rsidR="00A45CBE" w:rsidRPr="00331467" w:rsidRDefault="00A45CBE" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A45CBE" w:rsidRDefault="00A45CBE">
+    <w:p w14:paraId="45753357" w14:textId="77777777" w:rsidR="00A45CBE" w:rsidRDefault="00A45CBE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA0808" w:rsidRDefault="009D4A97">
+    <w:p w14:paraId="3C3F74DC" w14:textId="77777777" w:rsidR="00576BEF" w:rsidRPr="004E5702" w:rsidRDefault="009D4A97">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E5702">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>②</w:t>
       </w:r>
       <w:r w:rsidR="00576BEF" w:rsidRPr="004E5702">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>著書</w:t>
-      </w:r>
-[...27 lines deleted...]
-        <w:t>単著</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1129"/>
         <w:gridCol w:w="3654"/>
         <w:gridCol w:w="1024"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1290"/>
         <w:gridCol w:w="1261"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA0808" w:rsidRPr="000F39D9" w:rsidTr="00A81C72">
+      <w:tr w:rsidR="00A45CBE" w:rsidRPr="000F39D9" w14:paraId="67BCD3AA" w14:textId="77777777" w:rsidTr="004E5702">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA0808" w:rsidRPr="000F39D9" w:rsidRDefault="00AA0808" w:rsidP="004602B0">
+          <w:p w14:paraId="6972F71B" w14:textId="77777777" w:rsidR="00A45CBE" w:rsidRPr="000F39D9" w:rsidRDefault="00A45CBE" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F39D9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>発行年月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3654" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA0808" w:rsidRPr="000F39D9" w:rsidRDefault="00AA0808" w:rsidP="004602B0">
+          <w:p w14:paraId="7A7EC92E" w14:textId="77777777" w:rsidR="00A45CBE" w:rsidRPr="000F39D9" w:rsidRDefault="00A45CBE" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F39D9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>著書名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1024" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA0808" w:rsidRPr="00A45CBE" w:rsidRDefault="00AA0808" w:rsidP="004602B0">
+          <w:p w14:paraId="6CF8EC02" w14:textId="77777777" w:rsidR="00A45CBE" w:rsidRPr="00A45CBE" w:rsidRDefault="00A45CBE" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A45CBE">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>単/共著</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA0808" w:rsidRPr="000F39D9" w:rsidRDefault="00AA0808" w:rsidP="004602B0">
-[...395 lines deleted...]
-          <w:p w:rsidR="00A45CBE" w:rsidRPr="000F39D9" w:rsidRDefault="00A45CBE" w:rsidP="000F39D9">
+          <w:p w14:paraId="24830423" w14:textId="77777777" w:rsidR="00A45CBE" w:rsidRPr="000F39D9" w:rsidRDefault="00A45CBE" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F39D9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>出版社・発行機関</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A45CBE" w:rsidRPr="000F39D9" w:rsidRDefault="00A45CBE" w:rsidP="000F39D9">
+          <w:p w14:paraId="51426C7C" w14:textId="77777777" w:rsidR="00A45CBE" w:rsidRPr="000F39D9" w:rsidRDefault="00A45CBE" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F39D9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>共著者名</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A45CBE" w:rsidRPr="000F39D9" w:rsidRDefault="00A45CBE" w:rsidP="000F39D9">
+          <w:p w14:paraId="7C48AC9B" w14:textId="77777777" w:rsidR="00A45CBE" w:rsidRPr="000F39D9" w:rsidRDefault="00A45CBE" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30B60">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>※第一著者を先頭に記載</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A45CBE" w:rsidRPr="000F39D9" w:rsidRDefault="00A45CBE" w:rsidP="00A30B60">
+          <w:p w14:paraId="0B12B52A" w14:textId="77777777" w:rsidR="00A45CBE" w:rsidRPr="000F39D9" w:rsidRDefault="00A45CBE" w:rsidP="00A30B60">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F39D9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>担当部分</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidTr="00A45CBE">
+      <w:tr w:rsidR="00576BEF" w:rsidRPr="00331467" w14:paraId="1A7939C8" w14:textId="77777777" w:rsidTr="00A45CBE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidRDefault="00576BEF" w:rsidP="008766C4">
+          <w:p w14:paraId="5210FE91" w14:textId="77777777" w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidRDefault="00576BEF" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidRDefault="00576BEF" w:rsidP="008766C4">
+          <w:p w14:paraId="7102EA66" w14:textId="77777777" w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidRDefault="00576BEF" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidRDefault="00576BEF" w:rsidP="008766C4">
+          <w:p w14:paraId="17E73036" w14:textId="77777777" w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidRDefault="00576BEF" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidRDefault="00576BEF" w:rsidP="008766C4">
+          <w:p w14:paraId="1B31437D" w14:textId="77777777" w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidRDefault="00576BEF" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidRDefault="00576BEF" w:rsidP="008766C4">
-[...6 lines deleted...]
-            <w:bookmarkEnd w:id="1"/>
+          <w:p w14:paraId="4BF6CAE8" w14:textId="77777777" w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidRDefault="00576BEF" w:rsidP="008766C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidRDefault="00576BEF" w:rsidP="008766C4">
+          <w:p w14:paraId="55D2FE79" w14:textId="77777777" w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidRDefault="00576BEF" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidTr="00A45CBE">
+      <w:tr w:rsidR="00576BEF" w:rsidRPr="00331467" w14:paraId="25CAA910" w14:textId="77777777" w:rsidTr="00A45CBE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidRDefault="00576BEF" w:rsidP="008766C4">
+          <w:p w14:paraId="37AA6E9F" w14:textId="77777777" w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidRDefault="00576BEF" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidRDefault="00576BEF" w:rsidP="008766C4">
+          <w:p w14:paraId="20628FBF" w14:textId="77777777" w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidRDefault="00576BEF" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidRDefault="00576BEF" w:rsidP="008766C4">
+          <w:p w14:paraId="00315EE5" w14:textId="77777777" w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidRDefault="00576BEF" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidRDefault="00576BEF" w:rsidP="008766C4">
+          <w:p w14:paraId="011215C4" w14:textId="77777777" w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidRDefault="00576BEF" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidRDefault="00576BEF" w:rsidP="008766C4">
+          <w:p w14:paraId="2DD9B7E1" w14:textId="77777777" w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidRDefault="00576BEF" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidRDefault="00576BEF" w:rsidP="008766C4">
-[...73 lines deleted...]
-          <w:p w:rsidR="00F417CC" w:rsidRPr="00331467" w:rsidRDefault="00F417CC" w:rsidP="008766C4">
+          <w:p w14:paraId="146FF304" w14:textId="77777777" w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidRDefault="00576BEF" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00576BEF" w:rsidRDefault="00576BEF">
+    <w:p w14:paraId="6AC47EA9" w14:textId="77777777" w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidRDefault="00576BEF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006170CE" w:rsidRPr="006170CE" w:rsidRDefault="00AA0808">
+    <w:p w14:paraId="0F3C0DE9" w14:textId="77777777" w:rsidR="00576BEF" w:rsidRPr="004E5702" w:rsidRDefault="004E0F7D">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>c</w:t>
-[...460 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>③</w:t>
       </w:r>
       <w:r w:rsidR="004E5702" w:rsidRPr="004E5702">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:b/>
         </w:rPr>
         <w:t>学術</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>的刊行物</w:t>
       </w:r>
       <w:r w:rsidR="004E5702" w:rsidRPr="004E5702">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:b/>
         </w:rPr>
         <w:t>に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>掲載された書評、資料編纂並びに解題、研究内容、発表要旨、翻訳等</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1143"/>
         <w:gridCol w:w="3530"/>
         <w:gridCol w:w="4253"/>
         <w:gridCol w:w="1275"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001A13A0" w:rsidRPr="00331467" w:rsidTr="001A13A0">
+      <w:tr w:rsidR="001A13A0" w:rsidRPr="00331467" w14:paraId="421A159D" w14:textId="77777777" w:rsidTr="001A13A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001A13A0" w:rsidRPr="000F39D9" w:rsidRDefault="001A13A0" w:rsidP="00283F31">
+          <w:p w14:paraId="0DEE6882" w14:textId="77777777" w:rsidR="001A13A0" w:rsidRPr="000F39D9" w:rsidRDefault="001A13A0" w:rsidP="00283F31">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F39D9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>発行年月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001A13A0" w:rsidRPr="000F39D9" w:rsidRDefault="001A13A0" w:rsidP="00283F31">
+          <w:p w14:paraId="0E2BF3EF" w14:textId="77777777" w:rsidR="001A13A0" w:rsidRPr="000F39D9" w:rsidRDefault="001A13A0" w:rsidP="00283F31">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>刊行物</w:t>
             </w:r>
             <w:r w:rsidRPr="000F39D9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001A13A0" w:rsidRPr="001A13A0" w:rsidRDefault="001A13A0" w:rsidP="001A13A0">
+          <w:p w14:paraId="4739CDD9" w14:textId="77777777" w:rsidR="001A13A0" w:rsidRPr="001A13A0" w:rsidRDefault="001A13A0" w:rsidP="001A13A0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A13A0">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001A13A0" w:rsidRPr="001A13A0" w:rsidRDefault="001A13A0" w:rsidP="001A13A0">
+          <w:p w14:paraId="0F9AD640" w14:textId="77777777" w:rsidR="001A13A0" w:rsidRPr="001A13A0" w:rsidRDefault="001A13A0" w:rsidP="001A13A0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>担当部分</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A13A0" w:rsidRPr="00331467" w:rsidTr="001A13A0">
+      <w:tr w:rsidR="001A13A0" w:rsidRPr="00331467" w14:paraId="6945FEFF" w14:textId="77777777" w:rsidTr="001A13A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001A13A0" w:rsidRPr="00331467" w:rsidRDefault="001A13A0" w:rsidP="008766C4">
+          <w:p w14:paraId="7DBC02FF" w14:textId="77777777" w:rsidR="001A13A0" w:rsidRPr="00331467" w:rsidRDefault="001A13A0" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001A13A0" w:rsidRPr="00331467" w:rsidRDefault="001A13A0" w:rsidP="008766C4">
+          <w:p w14:paraId="30CBDE1C" w14:textId="77777777" w:rsidR="001A13A0" w:rsidRPr="00331467" w:rsidRDefault="001A13A0" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001A13A0" w:rsidRPr="00331467" w:rsidRDefault="001A13A0" w:rsidP="008766C4">
+          <w:p w14:paraId="18149A30" w14:textId="77777777" w:rsidR="001A13A0" w:rsidRPr="00331467" w:rsidRDefault="001A13A0" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001A13A0" w:rsidRPr="00331467" w:rsidRDefault="001A13A0" w:rsidP="008766C4">
-[...199 lines deleted...]
-          <w:p w:rsidR="00F417CC" w:rsidRPr="00331467" w:rsidRDefault="00F417CC" w:rsidP="008766C4">
+          <w:p w14:paraId="696BD7E3" w14:textId="77777777" w:rsidR="001A13A0" w:rsidRPr="00331467" w:rsidRDefault="001A13A0" w:rsidP="008766C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidRDefault="00576BEF">
+    <w:p w14:paraId="3D546D2E" w14:textId="77777777" w:rsidR="00576BEF" w:rsidRPr="00331467" w:rsidRDefault="00576BEF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00576BEF" w:rsidRDefault="009846ED">
+    <w:p w14:paraId="6AED50CE" w14:textId="77777777" w:rsidR="00576BEF" w:rsidRPr="004E5702" w:rsidRDefault="009846ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E5702">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>④研究発表</w:t>
-      </w:r>
-[...49 lines deleted...]
-        <w:t>※3件まで</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1141"/>
         <w:gridCol w:w="3532"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003E6F65" w:rsidRPr="00A30B60" w:rsidTr="00A30B60">
+      <w:tr w:rsidR="003E6F65" w:rsidRPr="00A30B60" w14:paraId="79CF1E44" w14:textId="77777777" w:rsidTr="00A30B60">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1141" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E6F65" w:rsidRPr="00A30B60" w:rsidRDefault="003E6F65" w:rsidP="000F39D9">
+          <w:p w14:paraId="2D41D989" w14:textId="77777777" w:rsidR="003E6F65" w:rsidRPr="00A30B60" w:rsidRDefault="003E6F65" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30B60">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>報告年月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3532" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E6F65" w:rsidRPr="00A30B60" w:rsidRDefault="003E6F65" w:rsidP="000F39D9">
+          <w:p w14:paraId="5243296C" w14:textId="77777777" w:rsidR="003E6F65" w:rsidRPr="00A30B60" w:rsidRDefault="003E6F65" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30B60">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>報告テーマ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E6F65" w:rsidRPr="00A30B60" w:rsidRDefault="003E6F65" w:rsidP="000F39D9">
+          <w:p w14:paraId="7598E71A" w14:textId="77777777" w:rsidR="003E6F65" w:rsidRPr="00A30B60" w:rsidRDefault="003E6F65" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30B60">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>単独/共同</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000F39D9" w:rsidRPr="00A30B60" w:rsidRDefault="003E6F65" w:rsidP="000F39D9">
+          <w:p w14:paraId="05E6CC9B" w14:textId="77777777" w:rsidR="000F39D9" w:rsidRPr="00A30B60" w:rsidRDefault="003E6F65" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30B60">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>共同</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003E6F65" w:rsidRPr="00A30B60" w:rsidRDefault="003E6F65" w:rsidP="000F39D9">
+          <w:p w14:paraId="0244090A" w14:textId="77777777" w:rsidR="003E6F65" w:rsidRPr="00A30B60" w:rsidRDefault="003E6F65" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30B60">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>報告者名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E6F65" w:rsidRPr="00A30B60" w:rsidRDefault="003E6F65" w:rsidP="000F39D9">
+          <w:p w14:paraId="071B76FD" w14:textId="77777777" w:rsidR="003E6F65" w:rsidRPr="00A30B60" w:rsidRDefault="003E6F65" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30B60">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>口頭</w:t>
             </w:r>
             <w:r w:rsidR="000F39D9" w:rsidRPr="00A30B60">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003E6F65" w:rsidRPr="00A30B60" w:rsidRDefault="003E6F65" w:rsidP="000F39D9">
+          <w:p w14:paraId="43B07DC9" w14:textId="77777777" w:rsidR="003E6F65" w:rsidRPr="00A30B60" w:rsidRDefault="003E6F65" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30B60">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>ポスター</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E6F65" w:rsidRPr="00A30B60" w:rsidRDefault="003E6F65" w:rsidP="000F39D9">
+          <w:p w14:paraId="64D6697D" w14:textId="77777777" w:rsidR="003E6F65" w:rsidRPr="00A30B60" w:rsidRDefault="003E6F65" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30B60">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>学会名・大会名・開催都市名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E6F65" w:rsidRPr="00A30B60" w:rsidRDefault="003E6F65" w:rsidP="003E6F65">
+          <w:p w14:paraId="1099DD65" w14:textId="77777777" w:rsidR="003E6F65" w:rsidRPr="00A30B60" w:rsidRDefault="003E6F65" w:rsidP="003E6F65">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30B60">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>日本学術会議の協力学術研究団体の場合に✓</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidTr="000F39D9">
+      <w:tr w:rsidR="003E6F65" w:rsidRPr="00331467" w14:paraId="285E4113" w14:textId="77777777" w:rsidTr="000F39D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1141" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
+          <w:p w14:paraId="19C907D9" w14:textId="77777777" w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3532" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
+          <w:p w14:paraId="503ECE19" w14:textId="77777777" w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
+          <w:p w14:paraId="14756CC0" w14:textId="77777777" w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
+          <w:p w14:paraId="77D9C927" w14:textId="77777777" w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
+          <w:p w14:paraId="7906E157" w14:textId="77777777" w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
+          <w:p w14:paraId="17FFB055" w14:textId="77777777" w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
+          <w:p w14:paraId="471C6BBE" w14:textId="77777777" w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidTr="000F39D9">
+      <w:tr w:rsidR="003E6F65" w:rsidRPr="00331467" w14:paraId="35D9D15F" w14:textId="77777777" w:rsidTr="000F39D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1141" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
+          <w:p w14:paraId="42F342B4" w14:textId="77777777" w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3532" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
+          <w:p w14:paraId="0952D434" w14:textId="77777777" w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
+          <w:p w14:paraId="49A37614" w14:textId="77777777" w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
+          <w:p w14:paraId="1EF5B708" w14:textId="77777777" w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
+          <w:p w14:paraId="537B789C" w14:textId="77777777" w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
+          <w:p w14:paraId="42CED62F" w14:textId="77777777" w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
+          <w:p w14:paraId="13FB96ED" w14:textId="77777777" w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidTr="000F39D9">
+      <w:tr w:rsidR="003E6F65" w:rsidRPr="00331467" w14:paraId="7256B571" w14:textId="77777777" w:rsidTr="000F39D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1141" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
+          <w:p w14:paraId="00420A19" w14:textId="77777777" w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3532" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
+          <w:p w14:paraId="008A19BB" w14:textId="77777777" w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
+          <w:p w14:paraId="4D09DAB3" w14:textId="77777777" w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
+          <w:p w14:paraId="0E17DCFC" w14:textId="77777777" w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
+          <w:p w14:paraId="44856113" w14:textId="77777777" w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
+          <w:p w14:paraId="4BE9F237" w14:textId="77777777" w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
+          <w:p w14:paraId="68FDF96D" w14:textId="77777777" w:rsidR="003E6F65" w:rsidRPr="00331467" w:rsidRDefault="003E6F65" w:rsidP="009846ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F417CC" w:rsidRDefault="00F417CC">
+    <w:p w14:paraId="037BB102" w14:textId="77777777" w:rsidR="009846ED" w:rsidRPr="00331467" w:rsidRDefault="009846ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F417CC" w:rsidRDefault="00F417CC" w:rsidP="00F417CC">
-[...710 lines deleted...]
-    <w:p w:rsidR="00B30B0B" w:rsidRPr="000F39D9" w:rsidRDefault="00AA3514">
+    <w:p w14:paraId="3B423E11" w14:textId="77777777" w:rsidR="00B30B0B" w:rsidRPr="000F39D9" w:rsidRDefault="00AA3514">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F39D9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>２．</w:t>
       </w:r>
       <w:r w:rsidR="003E6F65" w:rsidRPr="000F39D9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>TAなどの</w:t>
       </w:r>
       <w:r w:rsidR="00B30B0B" w:rsidRPr="000F39D9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
@@ -4616,417 +2492,413 @@
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>や</w:t>
       </w:r>
       <w:r w:rsidR="00B30B0B" w:rsidRPr="000F39D9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>社会活動</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="5386"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B30B0B" w:rsidRPr="000F39D9" w:rsidTr="003E6F65">
+      <w:tr w:rsidR="00B30B0B" w:rsidRPr="000F39D9" w14:paraId="141E317D" w14:textId="77777777" w:rsidTr="003E6F65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00B30B0B" w:rsidRPr="000F39D9" w:rsidRDefault="00B30B0B" w:rsidP="000F39D9">
+          <w:p w14:paraId="7753EFAF" w14:textId="77777777" w:rsidR="00B30B0B" w:rsidRPr="000F39D9" w:rsidRDefault="00B30B0B" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F39D9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>期間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00B30B0B" w:rsidRPr="000F39D9" w:rsidRDefault="003F15F1" w:rsidP="000F39D9">
+          <w:p w14:paraId="6A1F00C9" w14:textId="77777777" w:rsidR="00B30B0B" w:rsidRPr="000F39D9" w:rsidRDefault="003F15F1" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F39D9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>活動を行った機関</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00B30B0B" w:rsidRPr="000F39D9" w:rsidRDefault="003F15F1" w:rsidP="000F39D9">
+          <w:p w14:paraId="426E14BB" w14:textId="77777777" w:rsidR="00B30B0B" w:rsidRPr="000F39D9" w:rsidRDefault="003F15F1" w:rsidP="000F39D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F39D9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>活動内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B30B0B" w:rsidRPr="00331467" w:rsidTr="003E6F65">
+      <w:tr w:rsidR="00B30B0B" w:rsidRPr="00331467" w14:paraId="560E21DF" w14:textId="77777777" w:rsidTr="003E6F65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B30B0B" w:rsidRPr="00331467" w:rsidRDefault="00B30B0B">
+          <w:p w14:paraId="655D3CEF" w14:textId="77777777" w:rsidR="00B30B0B" w:rsidRPr="00331467" w:rsidRDefault="00B30B0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B30B0B" w:rsidRPr="00331467" w:rsidRDefault="00B30B0B">
+          <w:p w14:paraId="44F78353" w14:textId="77777777" w:rsidR="00B30B0B" w:rsidRPr="00331467" w:rsidRDefault="00B30B0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B30B0B" w:rsidRPr="00331467" w:rsidRDefault="00B30B0B">
+          <w:p w14:paraId="6675F392" w14:textId="77777777" w:rsidR="00B30B0B" w:rsidRPr="00331467" w:rsidRDefault="00B30B0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F15F1" w:rsidRPr="00331467" w:rsidTr="003E6F65">
+      <w:tr w:rsidR="003F15F1" w:rsidRPr="00331467" w14:paraId="576C9906" w14:textId="77777777" w:rsidTr="003E6F65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003F15F1" w:rsidRPr="00331467" w:rsidRDefault="003F15F1">
+          <w:p w14:paraId="77364F2F" w14:textId="77777777" w:rsidR="003F15F1" w:rsidRPr="00331467" w:rsidRDefault="003F15F1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003F15F1" w:rsidRPr="00331467" w:rsidRDefault="003F15F1">
+          <w:p w14:paraId="7988C2D8" w14:textId="77777777" w:rsidR="003F15F1" w:rsidRPr="00331467" w:rsidRDefault="003F15F1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003F15F1" w:rsidRPr="00331467" w:rsidRDefault="003F15F1">
+          <w:p w14:paraId="0EA7D394" w14:textId="77777777" w:rsidR="003F15F1" w:rsidRPr="00331467" w:rsidRDefault="003F15F1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F15F1" w:rsidRPr="00331467" w:rsidTr="003E6F65">
+      <w:tr w:rsidR="003F15F1" w:rsidRPr="00331467" w14:paraId="6E3FCDEA" w14:textId="77777777" w:rsidTr="003E6F65">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003F15F1" w:rsidRPr="00331467" w:rsidRDefault="003F15F1">
+          <w:p w14:paraId="7C376739" w14:textId="77777777" w:rsidR="003F15F1" w:rsidRPr="00331467" w:rsidRDefault="003F15F1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003F15F1" w:rsidRPr="00331467" w:rsidRDefault="003F15F1">
+          <w:p w14:paraId="747FF30F" w14:textId="77777777" w:rsidR="003F15F1" w:rsidRPr="00331467" w:rsidRDefault="003F15F1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003F15F1" w:rsidRPr="00331467" w:rsidRDefault="003F15F1">
+          <w:p w14:paraId="6B9C824E" w14:textId="77777777" w:rsidR="003F15F1" w:rsidRPr="00331467" w:rsidRDefault="003F15F1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B30B0B" w:rsidRPr="00331467" w:rsidRDefault="00B30B0B" w:rsidP="00A1764A">
+    <w:p w14:paraId="20CB7349" w14:textId="77777777" w:rsidR="00B30B0B" w:rsidRPr="00331467" w:rsidRDefault="00B30B0B" w:rsidP="00A1764A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B30B0B" w:rsidRPr="00331467" w:rsidSect="00AE3607">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="567" w:left="851" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="311"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐ明朝">
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="311"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008E42B7"/>
     <w:rsid w:val="000F39D9"/>
     <w:rsid w:val="0016366C"/>
     <w:rsid w:val="001A13A0"/>
     <w:rsid w:val="001B0A60"/>
     <w:rsid w:val="00283F31"/>
     <w:rsid w:val="002C61DB"/>
     <w:rsid w:val="002D5FCF"/>
     <w:rsid w:val="00331467"/>
+    <w:rsid w:val="0039372E"/>
     <w:rsid w:val="003E6F65"/>
     <w:rsid w:val="003F15F1"/>
     <w:rsid w:val="0045517D"/>
     <w:rsid w:val="00484E78"/>
     <w:rsid w:val="004E0F7D"/>
     <w:rsid w:val="004E5702"/>
     <w:rsid w:val="00576BEF"/>
+    <w:rsid w:val="005904F2"/>
     <w:rsid w:val="005A77AE"/>
     <w:rsid w:val="005C7B37"/>
-    <w:rsid w:val="006170CE"/>
-    <w:rsid w:val="006406ED"/>
     <w:rsid w:val="0065012E"/>
+    <w:rsid w:val="006664E9"/>
     <w:rsid w:val="008E42B7"/>
-    <w:rsid w:val="00953D9B"/>
     <w:rsid w:val="009846ED"/>
     <w:rsid w:val="009D4A97"/>
     <w:rsid w:val="00A1764A"/>
     <w:rsid w:val="00A30B60"/>
     <w:rsid w:val="00A405B6"/>
     <w:rsid w:val="00A45CBE"/>
-    <w:rsid w:val="00A81C72"/>
     <w:rsid w:val="00A96969"/>
-    <w:rsid w:val="00AA0808"/>
     <w:rsid w:val="00AA3514"/>
     <w:rsid w:val="00AE3607"/>
     <w:rsid w:val="00B30B0B"/>
     <w:rsid w:val="00B47738"/>
     <w:rsid w:val="00BD35B0"/>
-    <w:rsid w:val="00CD3F49"/>
+    <w:rsid w:val="00CC61E8"/>
     <w:rsid w:val="00CF1EB0"/>
     <w:rsid w:val="00E44C43"/>
-    <w:rsid w:val="00F417CC"/>
     <w:rsid w:val="00F8675B"/>
     <w:rsid w:val="00F93290"/>
-    <w:rsid w:val="00FB50BB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="05ECAC1A"/>
+  <w14:docId w14:val="53E6C013"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{98EB99A0-3B8A-4751-B8E4-552618BC6C2E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5358,50 +3230,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -5414,51 +3287,51 @@
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B30B0B"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -5719,75 +3592,80 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>826</Characters>
+  <Pages>1</Pages>
+  <Words>88</Words>
+  <Characters>508</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>学校法人立命館</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>969</CharactersWithSpaces>
+  <CharactersWithSpaces>595</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>池田 真</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>